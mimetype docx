--- v0 (2025-11-02)
+++ v1 (2026-04-02)
@@ -1,104 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1D84C740" w14:textId="77777777" w:rsidR="0063078A" w:rsidRDefault="0063078A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D84C741" w14:textId="77777777" w:rsidR="0063078A" w:rsidRDefault="0063078A">
       <w:pPr>
         <w:spacing w:before="1" w:after="1"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="111" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1244"/>
         <w:gridCol w:w="1116"/>
         <w:gridCol w:w="629"/>
         <w:gridCol w:w="451"/>
         <w:gridCol w:w="1171"/>
         <w:gridCol w:w="683"/>
-        <w:gridCol w:w="1192"/>
-        <w:gridCol w:w="913"/>
+        <w:gridCol w:w="710"/>
+        <w:gridCol w:w="1395"/>
         <w:gridCol w:w="449"/>
         <w:gridCol w:w="389"/>
         <w:gridCol w:w="2320"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0063078A" w14:paraId="1D84C747" w14:textId="77777777">
+      <w:tr w:rsidR="0063078A" w14:paraId="1D84C747" w14:textId="77777777" w:rsidTr="00054057">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="1D84C742" w14:textId="77777777" w:rsidR="0063078A" w:rsidRDefault="00D70CE0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
@@ -116,66 +117,66 @@
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Submission:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4126" w:type="dxa"/>
+            <w:tcW w:w="3644" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="1D84C743" w14:textId="77777777" w:rsidR="0063078A" w:rsidRDefault="0063078A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcW w:w="1395" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D84C744" w14:textId="77777777" w:rsidR="0063078A" w:rsidRDefault="00D70CE0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:ind w:left="79"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Renewal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -267,51 +268,51 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="7B8838E8" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:2.3pt;margin-top:3.45pt;width:10pt;height:10pt;z-index:-15941632;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="127000,127000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQ4NLnlgIAACkGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5yvLp0Vp5qaNZpU&#10;dZXaac8E4w8NAwMSJ/9+l2vjpOm0SZ0f7IPv4XLv4cDy5tBIshfW1VpldDIaUyIU13mtyox+f777&#10;cE2J80zlTGolMnoUjt6s3r9btiYVU11pmQtLIIlyaWsyWnlv0iRxvBINcyNthIJgoW3DPAxtmeSW&#10;tZC9kcl0PP6YtNrmxmounIO/6y5IV5i/KAT334rCCU9kRqE2j2+L7214J6slS0vLTFXzvgz2hioa&#10;VitYdEi1Zp6Rna1fpWpqbrXThR9x3SS6KGousAfoZjK+6GZj9c5gL2XalmaQCaS90OnNafnDfmPN&#10;k3m0XfUA7zX/6UCXpDVleh4P4/JEPhS2CZOgCXJARY+DouLgCYefk+liPAbdOYR6jIrzCrbl1Sxe&#10;ffnrvISl3aJY2lBKa8A77iSP+z95nipmBKruQvuPltR5RmeUKNaAgze9WWbBO2Fp4AT9+pHrpbxQ&#10;Z361mFICKiBADQaNJov54qrXqMMQH3plKd85vxEaxWb7e+dxeplHxKqI+EFFaMH6wfQSTe8pAdNb&#10;SsD02870hvkwL+xggKSFHeorqQYYoo3ei2eNPH/aMuDO5tchFVR6okh1Tu1Joe8X/MiKX4OJz9h4&#10;MCFxJMRvRwRDRav9g/PHVbnUTnSFh86xg0ENSHiut1RBmE+T+RyPt9Oyzu9qKYMczpbbW2nJnoXL&#10;BZ9ejxc0Y51fM1d1PAz1NKnwlLm0M00w01bnR3BcCybLqPu1Y1ZQIr8q8HS4viKwEWwjsF7earzk&#10;cKdgzefDD2YNCctn1IPbHnS0Nkujj6DdQOi4YabSn3deF3UwGRyzWFE/gGOGCO8jQC8uvPMxsk43&#10;/Oo3AAAA//8DAFBLAwQUAAYACAAAACEA5W6vGNoAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;QUvDQBCF74L/YRnBm92katCYTSlFPRXBVii9TZNpEpqdDdltkv57pyc9DR/v8ebLFpNt1UC9bxwb&#10;iGcRKOLClQ1XBn62Hw8voHxALrF1TAYu5GGR395kmJZu5G8aNqFSMsI+RQN1CF2qtS9qsuhnriOW&#10;7Oh6i0Gwr3TZ4yjjttXzKEq0xYblQ40drWoqTpuzNfA54rh8jN+H9em4uuy3z1+7dUzG3N9NyzdQ&#10;gabwV4arvqhDLk4Hd+bSq9bAUyJFA8krKEnnVzzIFdZ5pv/b578AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAkODS55YCAAApBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA5W6vGNoAAAAFAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAPcFAAAAAA==&#10;">
+                    <v:group w14:anchorId="2D4BD273" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:2.3pt;margin-top:3.45pt;width:10pt;height:10pt;z-index:-15941632;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="127000,127000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQ4NLnlgIAACkGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5yvLp0Vp5qaNZpU&#10;dZXaac8E4w8NAwMSJ/9+l2vjpOm0SZ0f7IPv4XLv4cDy5tBIshfW1VpldDIaUyIU13mtyox+f777&#10;cE2J80zlTGolMnoUjt6s3r9btiYVU11pmQtLIIlyaWsyWnlv0iRxvBINcyNthIJgoW3DPAxtmeSW&#10;tZC9kcl0PP6YtNrmxmounIO/6y5IV5i/KAT334rCCU9kRqE2j2+L7214J6slS0vLTFXzvgz2hioa&#10;VitYdEi1Zp6Rna1fpWpqbrXThR9x3SS6KGousAfoZjK+6GZj9c5gL2XalmaQCaS90OnNafnDfmPN&#10;k3m0XfUA7zX/6UCXpDVleh4P4/JEPhS2CZOgCXJARY+DouLgCYefk+liPAbdOYR6jIrzCrbl1Sxe&#10;ffnrvISl3aJY2lBKa8A77iSP+z95nipmBKruQvuPltR5RmeUKNaAgze9WWbBO2Fp4AT9+pHrpbxQ&#10;Z361mFICKiBADQaNJov54qrXqMMQH3plKd85vxEaxWb7e+dxeplHxKqI+EFFaMH6wfQSTe8pAdNb&#10;SsD02870hvkwL+xggKSFHeorqQYYoo3ei2eNPH/aMuDO5tchFVR6okh1Tu1Joe8X/MiKX4OJz9h4&#10;MCFxJMRvRwRDRav9g/PHVbnUTnSFh86xg0ENSHiut1RBmE+T+RyPt9Oyzu9qKYMczpbbW2nJnoXL&#10;BZ9ejxc0Y51fM1d1PAz1NKnwlLm0M00w01bnR3BcCybLqPu1Y1ZQIr8q8HS4viKwEWwjsF7earzk&#10;cKdgzefDD2YNCctn1IPbHnS0Nkujj6DdQOi4YabSn3deF3UwGRyzWFE/gGOGCO8jQC8uvPMxsk43&#10;/Oo3AAAA//8DAFBLAwQUAAYACAAAACEA5W6vGNoAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;QUvDQBCF74L/YRnBm92katCYTSlFPRXBVii9TZNpEpqdDdltkv57pyc9DR/v8ebLFpNt1UC9bxwb&#10;iGcRKOLClQ1XBn62Hw8voHxALrF1TAYu5GGR395kmJZu5G8aNqFSMsI+RQN1CF2qtS9qsuhnriOW&#10;7Oh6i0Gwr3TZ4yjjttXzKEq0xYblQ40drWoqTpuzNfA54rh8jN+H9em4uuy3z1+7dUzG3N9NyzdQ&#10;gabwV4arvqhDLk4Hd+bSq9bAUyJFA8krKEnnVzzIFdZ5pv/b578AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAkODS55YCAAApBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA5W6vGNoAAAAFAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAPcFAAAAAA==&#10;">
                       <v:shape id="Graphic 3" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:117475;height:117475;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="117475,117475" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAsgcW/vgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VTRWLRFcploKHSqm192l2zAazszE7xvjvu4LQ4+N9L1a9r1VHbawCG3geZaCIi2Ar&#10;Lg3sv9+fZqCiIFusA5OBK0VYLQcPC8xtuPAXdTspVQrhmKMBJ9LkWsfCkcc4Cg1x4g6h9SgJtqW2&#10;LV5SuK/1OMtetMeKU4PDhtaOiuPu7NOM08fkTX7HU3T4c7Dbbecb+TTmcdi/zkEJ9fIvvrs31sAE&#10;bleSH/TyDwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACyBxb++AAAA2gAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" path="m,117348r117348,l117348,,,,,117348xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2320" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D84C746" w14:textId="77777777" w:rsidR="0063078A" w:rsidRDefault="00D70CE0">
@@ -394,51 +395,51 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="4F549ED7" id="Group 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:5.9pt;margin-top:3.45pt;width:10pt;height:10pt;z-index:-15941120;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="127000,127000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBUEIpdlgIAACkGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkydJZcaqpWaNJ&#10;VVupnfZMMP7QMDAgcfLvd7k2TppOm9T5wT74Hi73Hg4srw+NJHthXa1VRiejMSVCcZ3Xqszo9+fb&#10;D1eUOM9UzqRWIqNH4ej16v27ZWtSMdWVlrmwBJIol7Ymo5X3Jk0SxyvRMDfSRigIFto2zMPQlklu&#10;WQvZG5lMx+NPSattbqzmwjn4u+6CdIX5i0Jw/1AUTngiMwq1eXxbfG/DO1ktWVpaZqqa92WwN1TR&#10;sFrBokOqNfOM7Gz9KlVTc6udLvyI6ybRRVFzgT1AN5PxRTcbq3cGeynTtjSDTCDthU5vTsvv9xtr&#10;nsyj7aoHeKf5Twe6JK0p0/N4GJcn8qGwTZgETZADKnocFBUHTzj8nEwX4zHoziHUY1ScV7Atr2bx&#10;6utf5yUs7RbF0oZSWgPecSd53P/J81QxI1B1F9p/tKTOMzqnRLEGHLzpzTIP3glLAyfo149cL+WF&#10;OrP5YkoJqIAANRg0mixmC0iPGnUY4kOvLOU75zdCo9hsf+c8Ti/ziFgVET+oCC1YP5heouk9JWB6&#10;SwmYftuZ3jAf5oUdDJC0sEN9JdUAQ7TRe/GskedPWwbcj7OrkAoqPVGkOqf2pND3C35kxa/BxGds&#10;PJiQOBLityOCoaLV/sH546pcaie6wkPn2MGgBiQ811uqIMznyWyGx9tpWee3tZRBDmfL7Y20ZM/C&#10;5YJPr8cLmrHOr5mrOh6GeppUeMpc2pkmmGmr8yM4rgWTZdT92jErKJHfFHg6XF8R2Ai2EVgvbzRe&#10;crhTsObz4QezhoTlM+rBbfc6Wpul0UfQbiB03DBT6S87r4s6mAyOWayoH8AxQ4T3EaAXF975GFmn&#10;G371GwAA//8DAFBLAwQUAAYACAAAACEAs3DEsNkAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;QUvDQBCF74L/YRnBm92kxaIxm1KKeiqCrSDeptlpEpqdDdltkv57pyc9frzHe1++mlyrBupD49lA&#10;OktAEZfeNlwZ+Nq/PTyBChHZYuuZDFwowKq4vckxs37kTxp2sVIywiFDA3WMXaZ1KGtyGGa+I5bs&#10;6HuHUbCvtO1xlHHX6nmSLLXDhuWhxo42NZWn3dkZeB9xXC/S12F7Om4uP/vHj+9tSsbc303rF1CR&#10;pvhXhqu+qEMhTgd/ZhtUK5yKeTSwfAYl8eKKBwNzYV3k+r9+8QsAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBUEIpdlgIAACkGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCzcMSw2QAAAAYBAAAPAAAAAAAAAAAAAAAAAPAEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAA9gUAAAAA&#10;">
+                    <v:group w14:anchorId="00618368" id="Group 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:5.9pt;margin-top:3.45pt;width:10pt;height:10pt;z-index:-15941120;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="127000,127000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBUEIpdlgIAACkGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkydJZcaqpWaNJ&#10;VVupnfZMMP7QMDAgcfLvd7k2TppOm9T5wT74Hi73Hg4srw+NJHthXa1VRiejMSVCcZ3Xqszo9+fb&#10;D1eUOM9UzqRWIqNH4ej16v27ZWtSMdWVlrmwBJIol7Ymo5X3Jk0SxyvRMDfSRigIFto2zMPQlklu&#10;WQvZG5lMx+NPSattbqzmwjn4u+6CdIX5i0Jw/1AUTngiMwq1eXxbfG/DO1ktWVpaZqqa92WwN1TR&#10;sFrBokOqNfOM7Gz9KlVTc6udLvyI6ybRRVFzgT1AN5PxRTcbq3cGeynTtjSDTCDthU5vTsvv9xtr&#10;nsyj7aoHeKf5Twe6JK0p0/N4GJcn8qGwTZgETZADKnocFBUHTzj8nEwX4zHoziHUY1ScV7Atr2bx&#10;6utf5yUs7RbF0oZSWgPecSd53P/J81QxI1B1F9p/tKTOMzqnRLEGHLzpzTIP3glLAyfo149cL+WF&#10;OrP5YkoJqIAANRg0mixmC0iPGnUY4kOvLOU75zdCo9hsf+c8Ti/ziFgVET+oCC1YP5heouk9JWB6&#10;SwmYftuZ3jAf5oUdDJC0sEN9JdUAQ7TRe/GskedPWwbcj7OrkAoqPVGkOqf2pND3C35kxa/BxGds&#10;PJiQOBLityOCoaLV/sH546pcaie6wkPn2MGgBiQ811uqIMznyWyGx9tpWee3tZRBDmfL7Y20ZM/C&#10;5YJPr8cLmrHOr5mrOh6GeppUeMpc2pkmmGmr8yM4rgWTZdT92jErKJHfFHg6XF8R2Ai2EVgvbzRe&#10;crhTsObz4QezhoTlM+rBbfc6Wpul0UfQbiB03DBT6S87r4s6mAyOWayoH8AxQ4T3EaAXF975GFmn&#10;G371GwAA//8DAFBLAwQUAAYACAAAACEAs3DEsNkAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;QUvDQBCF74L/YRnBm92kxaIxm1KKeiqCrSDeptlpEpqdDdltkv57pyc9frzHe1++mlyrBupD49lA&#10;OktAEZfeNlwZ+Nq/PTyBChHZYuuZDFwowKq4vckxs37kTxp2sVIywiFDA3WMXaZ1KGtyGGa+I5bs&#10;6HuHUbCvtO1xlHHX6nmSLLXDhuWhxo42NZWn3dkZeB9xXC/S12F7Om4uP/vHj+9tSsbc303rF1CR&#10;pvhXhqu+qEMhTgd/ZhtUK5yKeTSwfAYl8eKKBwNzYV3k+r9+8QsAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBUEIpdlgIAACkGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCzcMSw2QAAAAYBAAAPAAAAAAAAAAAAAAAAAPAEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAA9gUAAAAA&#10;">
                       <v:shape id="Graphic 5" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:117475;height:117475;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="117475,117475" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDMJPhQvwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCN7qpooi0VVKS6EHpfjofZods8HsbJqdxvjvu4WCx4/vvdr0vlYdtbEKbOBpnIEiLoKt&#10;uDRwOr49LkBFQbZYByYDN4qwWQ8eVpjbcOU9dQcpVQrhmKMBJ9LkWsfCkcc4Dg1x4s6h9SgJtqW2&#10;LV5TuK/1JMvm2mPFqcFhQy+Oisvhx6cZ39vpq3xNZujw82x3u8438mHMaNg/L0EJ9XIX/7vfrYEZ&#10;/F1JftDrXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDMJPhQvwAAANoAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" path="m,117348r117348,l117348,,,,,117348xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0063078A" w14:paraId="1D84C74B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3440" w:type="dxa"/>
@@ -463,534 +464,590 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3158" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="1D84C74A" w14:textId="77777777" w:rsidR="0063078A" w:rsidRDefault="0063078A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063078A" w14:paraId="1D84C74F" w14:textId="77777777">
+      <w:tr w:rsidR="0063078A" w14:paraId="1D84C74F" w14:textId="77777777" w:rsidTr="00054057">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3440" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1D84C74C" w14:textId="5AFAE786" w:rsidR="0063078A" w:rsidRDefault="00D70CE0">
+          <w:p w14:paraId="1D84C74C" w14:textId="5AFAE786" w:rsidR="0063078A" w:rsidRPr="00054057" w:rsidRDefault="00D70CE0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="57"/>
               <w:ind w:left="107"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_bookmark0"/>
             <w:bookmarkEnd w:id="0"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>First</w:t>
             </w:r>
-            <w:r w:rsidR="00CA3347">
-              <w:rPr>
+            <w:r w:rsidR="00CA3347" w:rsidRPr="00054057">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009179C8">
-              <w:rPr>
+            <w:r w:rsidR="009179C8" w:rsidRPr="00054057">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Individual)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3959" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="1D84C74D" w14:textId="77777777" w:rsidR="0063078A" w:rsidRDefault="00D70CE0">
+          <w:p w14:paraId="1D84C74D" w14:textId="77777777" w:rsidR="0063078A" w:rsidRPr="00054057" w:rsidRDefault="00D70CE0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="57"/>
               <w:ind w:left="105"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_bookmark1"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Middle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3158" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="1D84C74E" w14:textId="77777777" w:rsidR="0063078A" w:rsidRDefault="00D70CE0">
+          <w:p w14:paraId="1D84C74E" w14:textId="77777777" w:rsidR="0063078A" w:rsidRPr="00054057" w:rsidRDefault="00D70CE0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="57"/>
               <w:ind w:left="109"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_bookmark2"/>
             <w:bookmarkEnd w:id="2"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Last</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063078A" w14:paraId="1D84C756" w14:textId="77777777">
+      <w:tr w:rsidR="0063078A" w14:paraId="1D84C756" w14:textId="77777777" w:rsidTr="00054057">
         <w:trPr>
           <w:trHeight w:val="357"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="1D84C750" w14:textId="77777777" w:rsidR="0063078A" w:rsidRDefault="00D70CE0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="36"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00054057">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00054057">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-17"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Birth</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:b/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>date:</w:t>
+              <w:t>date</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1D84C751" w14:textId="77777777" w:rsidR="0063078A" w:rsidRDefault="0063078A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="1D84C752" w14:textId="77777777" w:rsidR="0063078A" w:rsidRDefault="00D70CE0">
+          <w:p w14:paraId="1D84C752" w14:textId="77777777" w:rsidR="0063078A" w:rsidRPr="00054057" w:rsidRDefault="00D70CE0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="36"/>
               <w:ind w:left="107"/>
               <w:rPr>
+                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:bCs/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:bCs/>
                 <w:i/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:bCs/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>SSN#:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcW w:w="1393" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1D84C753" w14:textId="77777777" w:rsidR="0063078A" w:rsidRDefault="0063078A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="1844" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="1D84C754" w14:textId="77777777" w:rsidR="0063078A" w:rsidRDefault="00D70CE0">
+          <w:p w14:paraId="1D84C754" w14:textId="77777777" w:rsidR="0063078A" w:rsidRPr="00054057" w:rsidRDefault="00D70CE0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="36"/>
               <w:ind w:left="139"/>
               <w:rPr>
+                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:bCs/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Medicaid</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:bCs/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:bCs/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>#:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2709" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1D84C755" w14:textId="77777777" w:rsidR="0063078A" w:rsidRDefault="0063078A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0063078A" w14:paraId="1D84C758" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10557" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="1D84C757" w14:textId="77777777" w:rsidR="0063078A" w:rsidRDefault="00D70CE0">
+          <w:p w14:paraId="1D84C757" w14:textId="77777777" w:rsidR="0063078A" w:rsidRPr="00054057" w:rsidRDefault="00D70CE0" w:rsidP="00054057">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="102"/>
-              <w:ind w:left="1749" w:right="1756"/>
+              <w:ind w:right="1756"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Questions</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>answer</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>about</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>family</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>member</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>being</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>considered</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>employment</w:t>
             </w:r>
-          </w:p>
-[...19 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0063078A" w14:paraId="1D84C760" w14:textId="77777777" w:rsidTr="00526E93">
         <w:trPr>
           <w:trHeight w:val="640"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5294" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="1D84C75B" w14:textId="77777777" w:rsidR="0063078A" w:rsidRDefault="0063078A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D84C75C" w14:textId="77777777" w:rsidR="0063078A" w:rsidRDefault="00D70CE0" w:rsidP="005B0EF7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -1384,51 +1441,51 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="711DFB48" id="Group 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:-7.55pt;margin-top:9.35pt;width:10pt;height:10pt;z-index:-15939584;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="127000,127000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5vsGblgIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xk6dJZcaqpWaNJ&#10;VVupmfZMMP7QMDAgcfrvd7k2zkenTer8YB98D5d7DwcWN4dGkr2wrtYqo5PRmBKhuM5rVWb0++bu&#10;wzUlzjOVM6mVyOiLcPRm+f7dojWpmOpKy1xYAkmUS1uT0cp7kyaJ45VomBtpIxQEC20b5mFoyyS3&#10;rIXsjUym4/GnpNU2N1Zz4Rz8XXVBusT8RSG4fywKJzyRGYXaPL4tvrfhnSwXLC0tM1XN+zLYG6po&#10;WK1g0SHVinlGdrZ+laqpudVOF37EdZPooqi5wB6gm8n4opu11TuDvZRpW5pBJpD2Qqc3p+UP+7U1&#10;z+bJdtUDvNf8pwNdktaU6Wk8jMsj+VDYJkyCJsgBFX0ZFBUHTzj8nEzn4zHoziHUY1ScV7Atr2bx&#10;6utf5yUs7RbF0oZSWgPecUd53P/J81wxI1B1F9p/sqTOofoJJYo1YOF17xb4A72ExYEVFOxHrhfz&#10;Qp/Z1XxKCeiAAFUYVJrMZ/OrXqUOQ3zolqV85/xaaJSb7e+dx+llHhGrIuIHFaEF8wfbS7S9pwRs&#10;bykB22872xvmw7ywhwGSNnTZVVINMEQbvRcbjTx/3DTgfpxdh1RQ6ZEi1Sm1J4W+z/iRFb8GE5+w&#10;8WhC4kiI344Ilopm+wfnj6tyqZ3oCg+dYweDGpDwVG+pgjCfJ7MZHnCnZZ3f1VIGOZwtt7fSkj0L&#10;1ws+vR5nNGOdXzFXdTwM9TSp8Jy5tDNNMNNW5y/guRZcllH3a8esoER+U+DqcIFFYCPYRmC9vNV4&#10;zeFOwZqbww9mDQnLZ9SD2x50NDdLo4+g3UDouGGm0l92Xhd1MBkctFhRP4CDhghvJEBnV97pGFnH&#10;O375GwAA//8DAFBLAwQUAAYACAAAACEAAQfHC90AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;wU7DMBBE70j8g7VI3FrHlEIb4lRVBZwqJFok1Ns23iZRYzuK3ST9e5YTHEfzNPOy1Wgb0VMXau80&#10;qGkCglzhTe1KDV/7t8kCRIjoDDbekYYrBVjltzcZpsYP7pP6XSwFj7iQooYqxjaVMhQVWQxT35Lj&#10;7uQ7i5FjV0rT4cDjtpEPSfIkLdaOHypsaVNRcd5drIb3AYf1TL322/Npcz3s5x/fW0Va39+N6xcQ&#10;kcb4B8OvPqtDzk5Hf3EmiEbDRM0Vo1wsnkEw8LgEcdQw4yjzTP73z38AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAOb7Bm5YCAAArBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAAQfHC90AAAAHAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;">
+                    <v:group w14:anchorId="077DFB3A" id="Group 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:-7.55pt;margin-top:9.35pt;width:10pt;height:10pt;z-index:-15939584;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="127000,127000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5vsGblgIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xk6dJZcaqpWaNJ&#10;VVupmfZMMP7QMDAgcfrvd7k2zkenTer8YB98D5d7DwcWN4dGkr2wrtYqo5PRmBKhuM5rVWb0++bu&#10;wzUlzjOVM6mVyOiLcPRm+f7dojWpmOpKy1xYAkmUS1uT0cp7kyaJ45VomBtpIxQEC20b5mFoyyS3&#10;rIXsjUym4/GnpNU2N1Zz4Rz8XXVBusT8RSG4fywKJzyRGYXaPL4tvrfhnSwXLC0tM1XN+zLYG6po&#10;WK1g0SHVinlGdrZ+laqpudVOF37EdZPooqi5wB6gm8n4opu11TuDvZRpW5pBJpD2Qqc3p+UP+7U1&#10;z+bJdtUDvNf8pwNdktaU6Wk8jMsj+VDYJkyCJsgBFX0ZFBUHTzj8nEzn4zHoziHUY1ScV7Atr2bx&#10;6utf5yUs7RbF0oZSWgPecUd53P/J81wxI1B1F9p/sqTOofoJJYo1YOF17xb4A72ExYEVFOxHrhfz&#10;Qp/Z1XxKCeiAAFUYVJrMZ/OrXqUOQ3zolqV85/xaaJSb7e+dx+llHhGrIuIHFaEF8wfbS7S9pwRs&#10;bykB22872xvmw7ywhwGSNnTZVVINMEQbvRcbjTx/3DTgfpxdh1RQ6ZEi1Sm1J4W+z/iRFb8GE5+w&#10;8WhC4kiI344Ilopm+wfnj6tyqZ3oCg+dYweDGpDwVG+pgjCfJ7MZHnCnZZ3f1VIGOZwtt7fSkj0L&#10;1ws+vR5nNGOdXzFXdTwM9TSp8Jy5tDNNMNNW5y/guRZcllH3a8esoER+U+DqcIFFYCPYRmC9vNV4&#10;zeFOwZqbww9mDQnLZ9SD2x50NDdLo4+g3UDouGGm0l92Xhd1MBkctFhRP4CDhghvJEBnV97pGFnH&#10;O375GwAA//8DAFBLAwQUAAYACAAAACEAAQfHC90AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;wU7DMBBE70j8g7VI3FrHlEIb4lRVBZwqJFok1Ns23iZRYzuK3ST9e5YTHEfzNPOy1Wgb0VMXau80&#10;qGkCglzhTe1KDV/7t8kCRIjoDDbekYYrBVjltzcZpsYP7pP6XSwFj7iQooYqxjaVMhQVWQxT35Lj&#10;7uQ7i5FjV0rT4cDjtpEPSfIkLdaOHypsaVNRcd5drIb3AYf1TL322/Npcz3s5x/fW0Va39+N6xcQ&#10;kcb4B8OvPqtDzk5Hf3EmiEbDRM0Vo1wsnkEw8LgEcdQw4yjzTP73z38AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAOb7Bm5YCAAArBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAAQfHC90AAAAHAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;">
                       <v:shape id="Graphic 11" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:117475;height:117475;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="117475,117475" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD1yKVLwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMoXe6kZLi0RXKUqhh4pU7X2aHbPB7GzMTmP6711B8DbDe9+bN7NF72vVURurwAZGwwwU&#10;cRFsxaWB/e7jeQIqCrLFOjAZ+KcIi/ngYYa5DWf+pm4rpUohHHM04ESaXOtYOPIYh6EhTtohtB4l&#10;rW2pbYvnFO5rPc6yN+2x4nTBYUNLR8Vx++dTjdPXy0p+x6/o8Odg1+vON7Ix5umxf5+CEurlbr7R&#10;nzZxI7j+kgbQ8wsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9cilS8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,117348r117348,l117348,,,,,117348xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487377408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D84C7FD" wp14:editId="1D84C7FE">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>481965</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>118616</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="127000" cy="127000"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -1486,51 +1543,51 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="21C7F880" id="Group 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:37.95pt;margin-top:9.35pt;width:10pt;height:10pt;z-index:-15939072;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="127000,127000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4t9sTlgIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5yk6dJZcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2zkenTer8YB98D5d7DwcWt4dGkr2wrtYqo5PRmBKhuM5rVWb0++b+&#10;ww0lzjOVM6mVyOiLcPR2+f7dojWpmOpKy1xYAkmUS1uT0cp7kyaJ45VomBtpIxQEC20b5mFoyyS3&#10;rIXsjUym4/HHpNU2N1Zz4Rz8XXVBusT8RSG4/1YUTngiMwq1eXxbfG/DO1kuWFpaZqqa92WwN1TR&#10;sFrBokOqFfOM7Gz9KlVTc6udLvyI6ybRRVFzgT1AN5PxRTdrq3cGeynTtjSDTCDthU5vTssf92tr&#10;ns2T7aoH+KD5Twe6JK0p09N4GJdH8qGwTZgETZADKvoyKCoOnnD4OZnOx2PQnUOox6g4r2BbXs3i&#10;1Ze/zktY2i2KpQ2ltAa8447yuP+T57liRqDqLrT/ZEmdQ/VXlCjWgIXXvVvgD/QSFgdWULAfuV7M&#10;C31m1/MpJaADAlRhUGkyn82ve5U6DPGhW5bynfNroVFutn9wHqeXeUSsiogfVIQWzB9sL9H2nhKw&#10;vaUEbL/tbG+YD/PCHgZIWuiyr6QaYIg2ei82Gnn+uGnAvZrdhFRQ6ZEi1Sm1J4W+z/iRFb8GE5+w&#10;8WhC4kiI344Ilopm+wfnj6tyqZ3oCg+dYweDGpDwVG+pgjCfJrMZHnCnZZ3f11IGOZwtt3fSkj0L&#10;1ws+vR5nNGOdXzFXdTwM9TSp8Jy5tDNNMNNW5y/guRZcllH3a8esoER+VeDqcIFFYCPYRmC9vNN4&#10;zeFOwZqbww9mDQnLZ9SD2x51NDdLo4+g3UDouGGm0p93Xhd1MBkctFhRP4CDhghvJEBnV97pGFnH&#10;O375GwAA//8DAFBLAwQUAAYACAAAACEAXD5L/9wAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;QU/CQBCF7yb+h82YeJNtJQjUbgkh6omYCCbG29AObUN3tukubfn3Dic5fvNe3nzparSN6qnztWMD&#10;8SQCRZy7oubSwPf+/WkBygfkAhvHZOBCHlbZ/V2KSeEG/qJ+F0olI+wTNFCF0CZa+7wii37iWmLJ&#10;jq6zGAS7UhcdDjJuG/0cRS/aYs3yocKWNhXlp93ZGvgYcFhP47d+ezpuLr/72efPNiZjHh/G9Suo&#10;QGP4L8NVX9QhE6eDO3PhVWNgPltKU+6LOSjJl1c+GJgK6yzVt/7ZHwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQB4t9sTlgIAACsGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBcPkv/3AAAAAcBAAAPAAAAAAAAAAAAAAAAAPAEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA+QUAAAAA&#10;">
+                    <v:group w14:anchorId="745FD9BD" id="Group 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:37.95pt;margin-top:9.35pt;width:10pt;height:10pt;z-index:-15939072;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="127000,127000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4t9sTlgIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5yk6dJZcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2zkenTer8YB98D5d7DwcWt4dGkr2wrtYqo5PRmBKhuM5rVWb0++b+&#10;ww0lzjOVM6mVyOiLcPR2+f7dojWpmOpKy1xYAkmUS1uT0cp7kyaJ45VomBtpIxQEC20b5mFoyyS3&#10;rIXsjUym4/HHpNU2N1Zz4Rz8XXVBusT8RSG4/1YUTngiMwq1eXxbfG/DO1kuWFpaZqqa92WwN1TR&#10;sFrBokOqFfOM7Gz9KlVTc6udLvyI6ybRRVFzgT1AN5PxRTdrq3cGeynTtjSDTCDthU5vTssf92tr&#10;ns2T7aoH+KD5Twe6JK0p09N4GJdH8qGwTZgETZADKvoyKCoOnnD4OZnOx2PQnUOox6g4r2BbXs3i&#10;1Ze/zktY2i2KpQ2ltAa8447yuP+T57liRqDqLrT/ZEmdQ/VXlCjWgIXXvVvgD/QSFgdWULAfuV7M&#10;C31m1/MpJaADAlRhUGkyn82ve5U6DPGhW5bynfNroVFutn9wHqeXeUSsiogfVIQWzB9sL9H2nhKw&#10;vaUEbL/tbG+YD/PCHgZIWuiyr6QaYIg2ei82Gnn+uGnAvZrdhFRQ6ZEi1Sm1J4W+z/iRFb8GE5+w&#10;8WhC4kiI344Ilopm+wfnj6tyqZ3oCg+dYweDGpDwVG+pgjCfJrMZHnCnZZ3f11IGOZwtt3fSkj0L&#10;1ws+vR5nNGOdXzFXdTwM9TSp8Jy5tDNNMNNW5y/guRZcllH3a8esoER+VeDqcIFFYCPYRmC9vNN4&#10;zeFOwZqbww9mDQnLZ9SD2x51NDdLo4+g3UDouGGm0p93Xhd1MBkctFhRP4CDhghvJEBnV97pGFnH&#10;O375GwAA//8DAFBLAwQUAAYACAAAACEAXD5L/9wAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;QU/CQBCF7yb+h82YeJNtJQjUbgkh6omYCCbG29AObUN3tukubfn3Dic5fvNe3nzparSN6qnztWMD&#10;8SQCRZy7oubSwPf+/WkBygfkAhvHZOBCHlbZ/V2KSeEG/qJ+F0olI+wTNFCF0CZa+7wii37iWmLJ&#10;jq6zGAS7UhcdDjJuG/0cRS/aYs3yocKWNhXlp93ZGvgYcFhP47d+ezpuLr/72efPNiZjHh/G9Suo&#10;QGP4L8NVX9QhE6eDO3PhVWNgPltKU+6LOSjJl1c+GJgK6yzVt/7ZHwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQB4t9sTlgIAACsGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBcPkv/3AAAAAcBAAAPAAAAAAAAAAAAAAAAAPAEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA+QUAAAAA&#10;">
                       <v:shape id="Graphic 13" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:117475;height:117475;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="117475,117475" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBqVp6nwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMkJvdVPFItFViqXgoVJq7X2aHbPB7GzMjjH++64g9DbDe9+bN4tV72vVURurwAaeRxko&#10;4iLYiksD++/3pxmoKMgW68Bk4EoRVsvBwwJzGy78Rd1OSpVCOOZowIk0udaxcOQxjkJDnLRDaD1K&#10;WttS2xYvKdzXepxlL9pjxemCw4bWjorj7uxTjdPH5E1+x1N0+HOw223nG/k05nHYv85BCfXyb77T&#10;G5u4Cdx+SQPo5R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAalaep8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,117348r117348,l117348,,,,,117348xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2320" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D84C769" w14:textId="6625FC59" w:rsidR="0063078A" w:rsidRDefault="00D70CE0">
@@ -1677,51 +1734,51 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="049EA2D1" id="Group 384224110" o:spid="_x0000_s1026" style="position:absolute;margin-left:96.95pt;margin-top:9.6pt;width:10pt;height:10pt;z-index:-15906304;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="127000,127000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZOZyWngIAADIGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1P2zAUfZ+0/2D5fSQpZS0RKZpgVJMQ&#10;IMG0Z9dxPjTH9my3Kf9+1zdxWmDaJJaH5Dj3+Pre42NfXO47SXbCulargmYnKSVCcV22qi7o96eb&#10;T0tKnGeqZFIrUdBn4ejl6uOHi97kYqYbLUthCSRRLu9NQRvvTZ4kjjeiY+5EG6EgWGnbMQ9DWyel&#10;ZT1k72QyS9PPSa9taazmwjn4ez0E6QrzV5Xg/r6qnPBEFhRq8/i2+N6Ed7K6YHltmWlaPpbB3lFF&#10;x1oFi06prplnZGvbN6m6llvtdOVPuO4SXVUtF9gDdJOlr7pZW7012Eud97WZZAJpX+n07rT8bre2&#10;5tE82KF6gLea/3SgS9KbOj+Oh3F9IO8r24VJ0ATZo6LPk6Ji7wmHn9lskaagO4fQiFFx3sC2vJnF&#10;m69/nZewfFgUS5tK6Q14xx3kcf8nz2PDjEDVXWj/wZK2LOjp8vx0Nj9PZ5Qo1oGT16NpsiyYKNQA&#10;5CDkOHKjpq9kmp8tIAXIgQDFmMTKFvPF2SjWgCE+Nc1yvnV+LTSqzna3zuP0uoyINRHxvYrQwhkI&#10;7pfofk8JuN9SAu7fDO43zId5YSsDJD1s1VhJM8EQ7fROPGnk+cPeAfd0vgypoNIDRapj6kgKfb/g&#10;R1b8Gkx8xMYTCokjIX4HIjgreu4fnD+uyqV2Yig8dI4dTGpAwmO9pQrCnGfzOZ5zp2Vb3rRSBjmc&#10;rTdX0pIdC7cMPqMeL2jGOn/NXDPwMDTSpMLj5vLBNMFMG10+g/V6cFlB3a8ts4IS+U2BucM9FoGN&#10;YBOB9fJK422HOwVrPu1/MGtIWL6gHtx2p6PHWR59BO0GwsANM5X+svW6aoPJ4LzFisYBnDdEeDEB&#10;enHzHY+RdbjqV78BAAD//wMAUEsDBBQABgAIAAAAIQAXC4jk3QAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9PS8NAEMXvgt9hGcGb3fxBsWk2pRT1VARbQXqbZqdJaHY3ZLdJ+u2dnPQ2783jzW/y&#10;9WRaMVDvG2cVxIsIBNnS6cZWCr4P70+vIHxAq7F1lhTcyMO6uL/LMdNutF807EMluMT6DBXUIXSZ&#10;lL6syaBfuI4s786uNxhY9pXUPY5cblqZRNGLNNhYvlBjR9uaysv+ahR8jDhu0vht2F3O29vx8Pz5&#10;s4tJqceHabMCEWgKf2GY8RkdCmY6uavVXrSsl+mSo/OQgOBAEs/GSUHKhixy+f+D4hcAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBZOZyWngIAADIGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAXC4jk3QAAAAkBAAAPAAAAAAAAAAAAAAAAAPgEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;">
+                    <v:group w14:anchorId="6DC24B69" id="Group 384224110" o:spid="_x0000_s1026" style="position:absolute;margin-left:96.95pt;margin-top:9.6pt;width:10pt;height:10pt;z-index:-15906304;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="127000,127000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZOZyWngIAADIGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1P2zAUfZ+0/2D5fSQpZS0RKZpgVJMQ&#10;IMG0Z9dxPjTH9my3Kf9+1zdxWmDaJJaH5Dj3+Pre42NfXO47SXbCulargmYnKSVCcV22qi7o96eb&#10;T0tKnGeqZFIrUdBn4ejl6uOHi97kYqYbLUthCSRRLu9NQRvvTZ4kjjeiY+5EG6EgWGnbMQ9DWyel&#10;ZT1k72QyS9PPSa9taazmwjn4ez0E6QrzV5Xg/r6qnPBEFhRq8/i2+N6Ed7K6YHltmWlaPpbB3lFF&#10;x1oFi06prplnZGvbN6m6llvtdOVPuO4SXVUtF9gDdJOlr7pZW7012Eud97WZZAJpX+n07rT8bre2&#10;5tE82KF6gLea/3SgS9KbOj+Oh3F9IO8r24VJ0ATZo6LPk6Ji7wmHn9lskaagO4fQiFFx3sC2vJnF&#10;m69/nZewfFgUS5tK6Q14xx3kcf8nz2PDjEDVXWj/wZK2LOjp8vx0Nj9PZ5Qo1oGT16NpsiyYKNQA&#10;5CDkOHKjpq9kmp8tIAXIgQDFmMTKFvPF2SjWgCE+Nc1yvnV+LTSqzna3zuP0uoyINRHxvYrQwhkI&#10;7pfofk8JuN9SAu7fDO43zId5YSsDJD1s1VhJM8EQ7fROPGnk+cPeAfd0vgypoNIDRapj6kgKfb/g&#10;R1b8Gkx8xMYTCokjIX4HIjgreu4fnD+uyqV2Yig8dI4dTGpAwmO9pQrCnGfzOZ5zp2Vb3rRSBjmc&#10;rTdX0pIdC7cMPqMeL2jGOn/NXDPwMDTSpMLj5vLBNMFMG10+g/V6cFlB3a8ts4IS+U2BucM9FoGN&#10;YBOB9fJK422HOwVrPu1/MGtIWL6gHtx2p6PHWR59BO0GwsANM5X+svW6aoPJ4LzFisYBnDdEeDEB&#10;enHzHY+RdbjqV78BAAD//wMAUEsDBBQABgAIAAAAIQAXC4jk3QAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9PS8NAEMXvgt9hGcGb3fxBsWk2pRT1VARbQXqbZqdJaHY3ZLdJ+u2dnPQ2783jzW/y&#10;9WRaMVDvG2cVxIsIBNnS6cZWCr4P70+vIHxAq7F1lhTcyMO6uL/LMdNutF807EMluMT6DBXUIXSZ&#10;lL6syaBfuI4s786uNxhY9pXUPY5cblqZRNGLNNhYvlBjR9uaysv+ahR8jDhu0vht2F3O29vx8Pz5&#10;s4tJqceHabMCEWgKf2GY8RkdCmY6uavVXrSsl+mSo/OQgOBAEs/GSUHKhixy+f+D4hcAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBZOZyWngIAADIGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAXC4jk3QAAAAkBAAAPAAAAAAAAAAAAAAAAAPgEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;">
                       <v:shape id="Graphic 11" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:117475;height:117475;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="117475,117475" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA3sISUyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;EIXvQv/DMgVvdmOipU27LaIIHixiq/dpdpoNZmdjdkzjv3cFwePjzfvevPV29K0aqI9NYAPXswwU&#10;cRVsw7WBt8Pj1QJUFGSLbWAy8E0RtpvJxRpLG878SsNeapUgHEs04ES6UutYOfIYZ6EjTt4p9B4l&#10;yb7WtsdzgvtW51k21x4bTg0OO7p3VH3sv3x64/O5eJBjfosO3092txt8Jy/GXE7HuxUooVH+j//S&#10;T9ZAsVgW+c0yy+F3UuKA3vwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAN7CElMkAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m,117348r117348,l117348,,,,,117348xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5262D637" w14:textId="5F93EBBD" w:rsidR="001D20D3" w:rsidRDefault="00C628BA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="172"/>
               <w:ind w:left="128"/>
               <w:rPr>
@@ -1799,51 +1856,51 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="395EAA21" id="Group 1673439341" o:spid="_x0000_s1026" style="position:absolute;margin-left:38.35pt;margin-top:9.3pt;width:10pt;height:10pt;z-index:-15904256;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="127000,127000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAr2eg8ngIAADIGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1P2zAUfZ+0/2D5fSQphZaIFE0wqkmI&#10;IcG0Z9dxPjTH9my3Kf9+1zdxWmDaJJaH5Dj3+Pre42NfXu07SXbCulargmYnKSVCcV22qi7o96fb&#10;T0tKnGeqZFIrUdBn4ejV6uOHy97kYqYbLUthCSRRLu9NQRvvTZ4kjjeiY+5EG6EgWGnbMQ9DWyel&#10;ZT1k72QyS9PzpNe2NFZz4Rz8vRmCdIX5q0pw/62qnPBEFhRq8/i2+N6Ed7K6ZHltmWlaPpbB3lFF&#10;x1oFi06pbphnZGvbN6m6llvtdOVPuO4SXVUtF9gDdJOlr7pZW7012Eud97WZZAJpX+n07rT8fre2&#10;5tE82KF6gHea/3SgS9KbOj+Oh3F9IO8r24VJ0ATZo6LPk6Ji7wmHn9lskaagO4fQiFFx3sC2vJnF&#10;my9/nZewfFgUS5tK6Q14xx3kcf8nz2PDjEDVXWj/wZK2LOjy4nSenaYX55Qo1oGT16NpsiyYKNQA&#10;5CDkOHKjpq9kmp8tZpSAHAhQjEmsbDFfnI1iDRjiU9Ms51vn10Kj6mx35zxOr8uIWBMR36sILZyB&#10;4H6J7veUgPstJeD+zeB+w3yYF7YyQNLDVo2VNBMM0U7vxJNGnj/sHXBP58uQCio9UKQ6po6k0PcL&#10;fmTFr8HER2w8oZA4EuJ3IIKzouf+wfnjqlxqJ4bCQ+fYwaQGJDzWW6ogzEU2n+M5d1q25W0rZZDD&#10;2XpzLS3ZsXDL4DPq8YJmrPM3zDUDD0MjTSo8bi4fTBPMtNHlM1ivB5cV1P3aMisokV8VmDvcYxHY&#10;CDYRWC+vNd52uFOw5tP+B7OGhOUL6sFt9zp6nOXRR9BuIAzcMFPpz1uvqzaYDM5brGgcwHlDhBcT&#10;oBc33/EYWYerfvUbAAD//wMAUEsDBBQABgAIAAAAIQBA4F/52wAAAAcBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI5BS8NAEIXvgv9hGcGb3cRiWmM2pRT1VARbQbxNk2kSmp0N2W2S/nunJz1+8x5vvmw1&#10;2VYN1PvGsYF4FoEiLlzZcGXga//2sATlA3KJrWMycCEPq/z2JsO0dCN/0rALlZIR9ikaqEPoUq19&#10;UZNFP3MdsWRH11sMgn2lyx5HGbetfoyiRFtsWD7U2NGmpuK0O1sD7yOO63n8OmxPx83lZ//08b2N&#10;yZj7u2n9AirQFP7KcNUXdcjF6eDOXHrVGlgkC2nKfZmAkvz5ygcDc2GdZ/q/f/4LAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAK9noPJ4CAAAyBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAQOBf+dsAAAAHAQAADwAAAAAAAAAAAAAAAAD4BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;">
+                    <v:group w14:anchorId="3DC048E1" id="Group 1673439341" o:spid="_x0000_s1026" style="position:absolute;margin-left:38.35pt;margin-top:9.3pt;width:10pt;height:10pt;z-index:-15904256;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="127000,127000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAr2eg8ngIAADIGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1P2zAUfZ+0/2D5fSQphZaIFE0wqkmI&#10;IcG0Z9dxPjTH9my3Kf9+1zdxWmDaJJaH5Dj3+Pre42NfXu07SXbCulargmYnKSVCcV22qi7o96fb&#10;T0tKnGeqZFIrUdBn4ejV6uOHy97kYqYbLUthCSRRLu9NQRvvTZ4kjjeiY+5EG6EgWGnbMQ9DWyel&#10;ZT1k72QyS9PzpNe2NFZz4Rz8vRmCdIX5q0pw/62qnPBEFhRq8/i2+N6Ed7K6ZHltmWlaPpbB3lFF&#10;x1oFi06pbphnZGvbN6m6llvtdOVPuO4SXVUtF9gDdJOlr7pZW7012Eud97WZZAJpX+n07rT8fre2&#10;5tE82KF6gHea/3SgS9KbOj+Oh3F9IO8r24VJ0ATZo6LPk6Ji7wmHn9lskaagO4fQiFFx3sC2vJnF&#10;my9/nZewfFgUS5tK6Q14xx3kcf8nz2PDjEDVXWj/wZK2LOjy4nSenaYX55Qo1oGT16NpsiyYKNQA&#10;5CDkOHKjpq9kmp8tZpSAHAhQjEmsbDFfnI1iDRjiU9Ms51vn10Kj6mx35zxOr8uIWBMR36sILZyB&#10;4H6J7veUgPstJeD+zeB+w3yYF7YyQNLDVo2VNBMM0U7vxJNGnj/sHXBP58uQCio9UKQ6po6k0PcL&#10;fmTFr8HER2w8oZA4EuJ3IIKzouf+wfnjqlxqJ4bCQ+fYwaQGJDzWW6ogzEU2n+M5d1q25W0rZZDD&#10;2XpzLS3ZsXDL4DPq8YJmrPM3zDUDD0MjTSo8bi4fTBPMtNHlM1ivB5cV1P3aMisokV8VmDvcYxHY&#10;CDYRWC+vNd52uFOw5tP+B7OGhOUL6sFt9zp6nOXRR9BuIAzcMFPpz1uvqzaYDM5brGgcwHlDhBcT&#10;oBc33/EYWYerfvUbAAD//wMAUEsDBBQABgAIAAAAIQBA4F/52wAAAAcBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI5BS8NAEIXvgv9hGcGb3cRiWmM2pRT1VARbQbxNk2kSmp0N2W2S/nunJz1+8x5vvmw1&#10;2VYN1PvGsYF4FoEiLlzZcGXga//2sATlA3KJrWMycCEPq/z2JsO0dCN/0rALlZIR9ikaqEPoUq19&#10;UZNFP3MdsWRH11sMgn2lyx5HGbetfoyiRFtsWD7U2NGmpuK0O1sD7yOO63n8OmxPx83lZ//08b2N&#10;yZj7u2n9AirQFP7KcNUXdcjF6eDOXHrVGlgkC2nKfZmAkvz5ygcDc2GdZ/q/f/4LAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAK9noPJ4CAAAyBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAQOBf+dsAAAAHAQAADwAAAAAAAAAAAAAAAAD4BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;">
                       <v:shape id="Graphic 11" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:117475;height:117475;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="117475,117475" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDsZw/bygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;EIXvQv/DMoI3u2mjpU27LUURPFikrd6n2Wk2mJ2N2TGN/94VBI+PN+9781abwTeqpy7WgQ1Mxhko&#10;4jLYmisDb8en2zmoKMgWm8Bk4JsibNajqxUWNlx4T/1BKpUgHAs04ETaQutYOvIYx6ElTt45dB4l&#10;ya7StsNLgvtGT7Nspj3WnBoctvTgqPw4fPn0xudL/iin6T06fD/b3a73rbwac3M9bJeghAb5P/5L&#10;P1sD80V+N8mzxQx+JyUO6PUPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOxnD9vKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m,117348r117348,l117348,,,,,117348xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="001D20D3">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2320" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="34C0D84B" w14:textId="5C6F144E" w:rsidR="001D20D3" w:rsidRDefault="00C628BA">
@@ -1853,82 +1910,98 @@
               <w:ind w:left="198"/>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D20D3" w14:paraId="1B45674F" w14:textId="77777777" w:rsidTr="00526E93">
         <w:trPr>
           <w:trHeight w:val="580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5294" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="228E655E" w14:textId="1F8083CF" w:rsidR="001D20D3" w:rsidRDefault="001D20D3" w:rsidP="001D20D3">
+          <w:p w14:paraId="228E655E" w14:textId="3395E2C9" w:rsidR="001D20D3" w:rsidRDefault="001D20D3" w:rsidP="001D20D3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:spacing w:before="57"/>
               <w:ind w:left="828" w:right="211" w:hanging="606"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>IV.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="001D20D3">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Is the family member being considered for employment going to be supporting a minor child?                </w:t>
+            <w:r w:rsidR="00B83500" w:rsidRPr="006D3833">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is the person </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00B83500" w:rsidRPr="006D3833">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>being considered</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00B83500" w:rsidRPr="006D3833">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for family hire, the parent or legally responsible person to a participant under the age of 18 OR a spouse to the participant?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2105" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4BD39A9E" w14:textId="31A642EC" w:rsidR="001D20D3" w:rsidRDefault="00C628BA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
@@ -1997,51 +2070,51 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="6EEF2620" id="Group 1392241194" o:spid="_x0000_s1026" style="position:absolute;margin-left:96.1pt;margin-top:8.9pt;width:10pt;height:10pt;z-index:-15902208;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="127000,127000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCE/aspngIAADMGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1P2zAUfZ+0/2D5fSTpCi0RKZpgVJMQ&#10;IMG0Z9dxPjTH9my3Kf9+1zdxWmDaJJaH5Dj3+Pre42NfXO47SXbCulargmYnKSVCcV22qi7o96eb&#10;T0tKnGeqZFIrUdBn4ejl6uOHi97kYqYbLUthCSRRLu9NQRvvTZ4kjjeiY+5EG6EgWGnbMQ9DWyel&#10;ZT1k72QyS9OzpNe2NFZz4Rz8vR6CdIX5q0pwf19VTngiCwq1eXxbfG/CO1ldsLy2zDQtH8tg76ii&#10;Y62CRadU18wzsrXtm1Rdy612uvInXHeJrqqWC+wBusnSV92srd4a7KXO+9pMMoG0r3R6d1p+t1tb&#10;82ge7FA9wFvNfzrQJelNnR/Hw7g+kPeV7cIkaILsUdHnSVGx94TDz2y2SFPQnUNoxKg4b2Bb3szi&#10;zde/zktYPiyKpU2l9Aa84w7yuP+T57FhRqDqLrT/YElbQvVni3Q5n50tzylRrAMrr0fXZFlwUSgC&#10;2EHJceRGUV/pND9dzCgBPRCgGpNa2WK+OB3VGjDEp65ZzrfOr4VG2dnu1nmcXpcRsSYivlcRWjgE&#10;wf4S7e8pAftbSsD+m8H+hvkwL+xlgKSHbsdKmgmGaKd34kkjzx82D7if58uQCio9UKQ6po6k0PcL&#10;fmTFr8HER2w8opA4EuJ3IIK1oun+wfnjqlxqJ4bCQ+fYwaQGJDzWW6ogzHk2n+NBd1q25U0rZZDD&#10;2XpzJS3ZsXDN4DPq8YJmrPPXzDUDD0MjTSo8by4fTBPMtNHlM3ivB5cV1P3aMisokd8UuDtcZBHY&#10;CDYRWC+vNF53uFOw5tP+B7OGhOUL6sFtdzqanOXRR9BuIAzcMFPpL1uvqzaYDA5crGgcwIFDhDcT&#10;oBdX3/EYWYe7fvUbAAD//wMAUEsDBBQABgAIAAAAIQAQNUxO3AAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTE9Na4NAEL0X+h+WKfTWrBr6ZV1DCG1PodCkEHKb6EQl7qy4GzX/vpNTe5v3wZv3ssVk&#10;WzVQ7xvHBuJZBIq4cGXDlYGf7cfDCygfkEtsHZOBC3lY5Lc3GaalG/mbhk2olISwT9FAHUKXau2L&#10;miz6meuIRTu63mIQ2Fe67HGUcNvqJIqetMWG5UONHa1qKk6bszXwOeK4nMfvw/p0XF3228ev3Tom&#10;Y+7vpuUbqEBT+DPDtb5Uh1w6HdyZS69awa9JIlY5nmWCGJL4ShwMzIXQeab/L8h/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAIT9qymeAgAAMwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABA1TE7cAAAACQEAAA8AAAAAAAAAAAAAAAAA+AQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;">
+                    <v:group w14:anchorId="49FD66D5" id="Group 1392241194" o:spid="_x0000_s1026" style="position:absolute;margin-left:96.1pt;margin-top:8.9pt;width:10pt;height:10pt;z-index:-15902208;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="127000,127000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCE/aspngIAADMGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1P2zAUfZ+0/2D5fSTpCi0RKZpgVJMQ&#10;IMG0Z9dxPjTH9my3Kf9+1zdxWmDaJJaH5Dj3+Pre42NfXO47SXbCulargmYnKSVCcV22qi7o96eb&#10;T0tKnGeqZFIrUdBn4ejl6uOHi97kYqYbLUthCSRRLu9NQRvvTZ4kjjeiY+5EG6EgWGnbMQ9DWyel&#10;ZT1k72QyS9OzpNe2NFZz4Rz8vR6CdIX5q0pwf19VTngiCwq1eXxbfG/CO1ldsLy2zDQtH8tg76ii&#10;Y62CRadU18wzsrXtm1Rdy612uvInXHeJrqqWC+wBusnSV92srd4a7KXO+9pMMoG0r3R6d1p+t1tb&#10;82ge7FA9wFvNfzrQJelNnR/Hw7g+kPeV7cIkaILsUdHnSVGx94TDz2y2SFPQnUNoxKg4b2Bb3szi&#10;zde/zktYPiyKpU2l9Aa84w7yuP+T57FhRqDqLrT/YElbQvVni3Q5n50tzylRrAMrr0fXZFlwUSgC&#10;2EHJceRGUV/pND9dzCgBPRCgGpNa2WK+OB3VGjDEp65ZzrfOr4VG2dnu1nmcXpcRsSYivlcRWjgE&#10;wf4S7e8pAftbSsD+m8H+hvkwL+xlgKSHbsdKmgmGaKd34kkjzx82D7if58uQCio9UKQ6po6k0PcL&#10;fmTFr8HER2w8opA4EuJ3IIK1oun+wfnjqlxqJ4bCQ+fYwaQGJDzWW6ogzHk2n+NBd1q25U0rZZDD&#10;2XpzJS3ZsXDN4DPq8YJmrPPXzDUDD0MjTSo8by4fTBPMtNHlM3ivB5cV1P3aMisokd8UuDtcZBHY&#10;CDYRWC+vNF53uFOw5tP+B7OGhOUL6sFtdzqanOXRR9BuIAzcMFPpL1uvqzaYDA5crGgcwIFDhDcT&#10;oBdX3/EYWYe7fvUbAAD//wMAUEsDBBQABgAIAAAAIQAQNUxO3AAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTE9Na4NAEL0X+h+WKfTWrBr6ZV1DCG1PodCkEHKb6EQl7qy4GzX/vpNTe5v3wZv3ssVk&#10;WzVQ7xvHBuJZBIq4cGXDlYGf7cfDCygfkEtsHZOBC3lY5Lc3GaalG/mbhk2olISwT9FAHUKXau2L&#10;miz6meuIRTu63mIQ2Fe67HGUcNvqJIqetMWG5UONHa1qKk6bszXwOeK4nMfvw/p0XF3228ev3Tom&#10;Y+7vpuUbqEBT+DPDtb5Uh1w6HdyZS69awa9JIlY5nmWCGJL4ShwMzIXQeab/L8h/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAIT9qymeAgAAMwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABA1TE7cAAAACQEAAA8AAAAAAAAAAAAAAAAA+AQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;">
                       <v:shape id="Graphic 11" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:117475;height:117475;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="117475,117475" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBEVjkKyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvSPsPkSdxYykFSleWTQiExIEJMeDuNV5T0TilMV359wQJiaP93vf8vNpMvlMjDbENbOB8kYEi&#10;roNtuTHw9vpwVoKKgmyxC0wGvinCZj07WWFlw5FfaNxJo1IIxwoNOJG+0jrWjjzGReiJk3YIg0dJ&#10;49BoO+AxhftO51lWaI8tpwsOe7pzVH/svnyq8fl0cS/7/Aodvh/sdjv6Xp6NOZ1PtzeghCb5N//R&#10;jzZxxXVWXuZFuYTfn9IC9PoHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARFY5CskAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m,117348r117348,l117348,,,,,117348xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0FDF8694" w14:textId="570D1451" w:rsidR="001D20D3" w:rsidRDefault="00C628BA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="172"/>
               <w:ind w:left="128"/>
               <w:rPr>
@@ -2132,140 +2205,477 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="4DC2301F" id="Group 265933817" o:spid="_x0000_s1026" style="position:absolute;margin-left:38.1pt;margin-top:7.4pt;width:10pt;height:10pt;z-index:-15900160;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="127000,127000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTMLjCngIAADMGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4Xx2n6ZJadaqpWaNJ&#10;VVupnfZMMP7QMDAgcfrvd7k2TppOm9T5wT74Hi73Hg5cXe9bSXbCukarnKZnE0qE4rpoVJXT78+3&#10;nxaUOM9UwaRWIqcvwtHr5ccPV53JxFTXWhbCEkiiXNaZnNbemyxJHK9Fy9yZNkJBsNS2ZR6GtkoK&#10;yzrI3spkOpl8TjptC2M1F87B31UfpEvMX5aC+4eydMITmVOozePb4nsT3snyimWVZaZu+FAGe0cV&#10;LWsULDqmWjHPyNY2b1K1Dbfa6dKfcd0muiwbLrAH6CadnHSztnprsJcq6yozygTSnuj07rT8fre2&#10;5sk82r56gHea/3SgS9KZKjuOh3F1IO9L24ZJ0ATZo6Ivo6Ji7wmHn+l0PpmA7hxCA0bFeQ3b8mYW&#10;r7/+dV7Csn5RLG0spTPgHXeQx/2fPE81MwJVd6H9R0uaAqpfQCeLy4vzGSWKtWDl9eCaNA0uCkUA&#10;Oyg5jNwg6olOs4v5lBLQAwGqMaqVzmfzi0GtHkN87JplfOv8WmiUne3unMfpVRERqyPiexWhhUMQ&#10;7C/R/p4SsL+lBOy/6e1vmA/zwl4GSDrodqikHmGItnonnjXy/GHzgHs+W4RUUOmBItUxdSCFvl/x&#10;Iyt+DSY+YuMRhcSREL89EawVTfcPzh9X5VI70RceOscORjUg4bHeUgVhLtPZDA+607IpbhspgxzO&#10;VpsbacmOhWsGn0GPVzRjnV8xV/c8DA00qfC8uaw3TTDTRhcv4L0OXJZT92vLrKBEflPg7nCRRWAj&#10;2ERgvbzReN3hTsGaz/sfzBoSls+pB7fd62hylkUfQbuB0HPDTKW/bL0um2AyOHCxomEABw4R3kyA&#10;Xl19x2NkHe765W8AAAD//wMAUEsDBBQABgAIAAAAIQCgopZ/3AAAAAcBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BT8JAEIXvJv6HzZh4k21BEWu3hBD1REwEE8NtaIe2oTvbdJe2/HuHkx7fvJc330uX&#10;o21UT52vHRuIJxEo4twVNZcGvnfvDwtQPiAX2DgmAxfysMxub1JMCjfwF/XbUCopYZ+ggSqENtHa&#10;5xVZ9BPXEot3dJ3FILIrddHhIOW20dMommuLNcuHCltaV5Sftmdr4GPAYTWL3/rN6bi+7HdPnz+b&#10;mIy5vxtXr6ACjeEvDFd8QYdMmA7uzIVXjYHn+VSScn+UBeK/XPXBwEy0zlL9nz/7BQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAFMwuMKeAgAAMwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKCiln/cAAAABwEAAA8AAAAAAAAAAAAAAAAA+AQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;">
+                    <v:group w14:anchorId="2588CF1C" id="Group 265933817" o:spid="_x0000_s1026" style="position:absolute;margin-left:38.1pt;margin-top:7.4pt;width:10pt;height:10pt;z-index:-15900160;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="127000,127000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTMLjCngIAADMGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4Xx2n6ZJadaqpWaNJ&#10;VVupnfZMMP7QMDAgcfrvd7k2TppOm9T5wT74Hi73Hg5cXe9bSXbCukarnKZnE0qE4rpoVJXT78+3&#10;nxaUOM9UwaRWIqcvwtHr5ccPV53JxFTXWhbCEkiiXNaZnNbemyxJHK9Fy9yZNkJBsNS2ZR6GtkoK&#10;yzrI3spkOpl8TjptC2M1F87B31UfpEvMX5aC+4eydMITmVOozePb4nsT3snyimWVZaZu+FAGe0cV&#10;LWsULDqmWjHPyNY2b1K1Dbfa6dKfcd0muiwbLrAH6CadnHSztnprsJcq6yozygTSnuj07rT8fre2&#10;5sk82r56gHea/3SgS9KZKjuOh3F1IO9L24ZJ0ATZo6Ivo6Ji7wmHn+l0PpmA7hxCA0bFeQ3b8mYW&#10;r7/+dV7Csn5RLG0spTPgHXeQx/2fPE81MwJVd6H9R0uaAqpfQCeLy4vzGSWKtWDl9eCaNA0uCkUA&#10;Oyg5jNwg6olOs4v5lBLQAwGqMaqVzmfzi0GtHkN87JplfOv8WmiUne3unMfpVRERqyPiexWhhUMQ&#10;7C/R/p4SsL+lBOy/6e1vmA/zwl4GSDrodqikHmGItnonnjXy/GHzgHs+W4RUUOmBItUxdSCFvl/x&#10;Iyt+DSY+YuMRhcSREL89EawVTfcPzh9X5VI70RceOscORjUg4bHeUgVhLtPZDA+607IpbhspgxzO&#10;VpsbacmOhWsGn0GPVzRjnV8xV/c8DA00qfC8uaw3TTDTRhcv4L0OXJZT92vLrKBEflPg7nCRRWAj&#10;2ERgvbzReN3hTsGaz/sfzBoSls+pB7fd62hylkUfQbuB0HPDTKW/bL0um2AyOHCxomEABw4R3kyA&#10;Xl19x2NkHe765W8AAAD//wMAUEsDBBQABgAIAAAAIQCgopZ/3AAAAAcBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BT8JAEIXvJv6HzZh4k21BEWu3hBD1REwEE8NtaIe2oTvbdJe2/HuHkx7fvJc330uX&#10;o21UT52vHRuIJxEo4twVNZcGvnfvDwtQPiAX2DgmAxfysMxub1JMCjfwF/XbUCopYZ+ggSqENtHa&#10;5xVZ9BPXEot3dJ3FILIrddHhIOW20dMommuLNcuHCltaV5Sftmdr4GPAYTWL3/rN6bi+7HdPnz+b&#10;mIy5vxtXr6ACjeEvDFd8QYdMmA7uzIVXjYHn+VSScn+UBeK/XPXBwEy0zlL9nz/7BQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAFMwuMKeAgAAMwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKCiln/cAAAABwEAAA8AAAAAAAAAAAAAAAAA+AQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;">
                       <v:shape id="Graphic 11" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:117475;height:117475;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="117475,117475" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAdvACJyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvSPyHyEjcWMLGoJRlEwIhcWBCbONuGq+paJzSmK78ezIJiaP93vf8vFiNoVUD9amJbOFyYkAR&#10;V9E1XFvYbZ8uClBJkB22kcnCDyVYLU9PFli6eOA3GjZSqxzCqUQLXqQrtU6Vp4BpEjvirO1jH1Dy&#10;2Nfa9XjI4aHVU2OudcCG8wWPHT14qj433yHX+HqZPcrHdI4e3/duvR5CJ6/Wnp+N93eghEb5N//R&#10;zy5zxY0xxe18dgXHn/IC9PIXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHbwAickAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m,117348r117348,l117348,,,,,117348xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2320" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D3A93D1" w14:textId="3B646B64" w:rsidR="001D20D3" w:rsidRDefault="00C628BA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="172"/>
               <w:ind w:left="198"/>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B2DD8" w14:paraId="1D84C78D" w14:textId="77777777" w:rsidTr="007F7C8D">
+      <w:tr w:rsidR="000C0828" w14:paraId="201892E9" w14:textId="77777777" w:rsidTr="00526E93">
+        <w:trPr>
+          <w:trHeight w:val="580"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5294" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D14231" w14:textId="2536587E" w:rsidR="000C0828" w:rsidRDefault="000C0828" w:rsidP="006D3833">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="828"/>
+              </w:tabs>
+              <w:spacing w:before="57"/>
+              <w:ind w:left="828" w:right="211" w:hanging="606"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>V.</w:t>
+            </w:r>
+            <w:r w:rsidR="006D3833">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Does the individual agree with this Family Hire?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43E518D5" w14:textId="4AFB575C" w:rsidR="000C0828" w:rsidRDefault="000C0828" w:rsidP="000C0828">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487434752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="275340CF" wp14:editId="3FEA1D9D">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1220597</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>113030</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="127000" cy="127000"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1706084621" name="Group 1706084621"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="127000" cy="127000"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="127000" cy="127000"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="422644941" name="Graphic 11"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="4572" y="4572"/>
+                                  <a:ext cx="117475" cy="117475"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="117475" h="117475">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="117348"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117348" y="117348"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117348" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="117348"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9144">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="473E9486" id="Group 1706084621" o:spid="_x0000_s1026" style="position:absolute;margin-left:96.1pt;margin-top:8.9pt;width:10pt;height:10pt;z-index:-15881728;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="127000,127000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChzZYlngIAADIGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1P2zAUfZ+0/2D5faTpAoWIFE0wqkkI&#10;kOi0Z9dxPjTH9my3Kf9+1zdxWmDaJJaH5Dj3+Pre42NfXu07SXbCulargqYnM0qE4rpsVV3Q7+vb&#10;T+eUOM9UyaRWoqDPwtGr5ccPl73JxVw3WpbCEkiiXN6bgjbemzxJHG9Ex9yJNkJBsNK2Yx6Gtk5K&#10;y3rI3slkPpudJb22pbGaC+fg780QpEvMX1WC+4eqcsITWVCozePb4nsT3snykuW1ZaZp+VgGe0cV&#10;HWsVLDqlumGeka1t36TqWm6105U/4bpLdFW1XGAP0E06e9XNyuqtwV7qvK/NJBNI+0qnd6fl97uV&#10;NU/m0Q7VA7zT/KcDXZLe1PlxPIzrA3lf2S5MgibIHhV9nhQVe084/Ezni9kMdOcQGjEqzhvYljez&#10;ePP1r/MSlg+LYmlTKb0B77iDPO7/5HlqmBGougvtP1rSlgXN5vOzLLvIUkoU68DJq9E0aRpMFGoA&#10;chByHLlR01cyZaeLOSUgBwIUYxIrXWSL01GsAUN8aprlfOv8SmhUne3unMfpdRkRayLiexWhhTMQ&#10;3C/R/Z4ScL+lBNy/GdxvmA/zwlYGSHrYqrGSZoIh2umdWGvk+cPeAfdzdh5SQaUHilTH1JEU+n7B&#10;j6z4NZj4iI0nFBJHQvwORHBW9Nw/OH9clUvtxFB46Bw7mNSAhMd6SxWEuUizDM+507Itb1spgxzO&#10;1ptracmOhVsGn1GPFzRjnb9hrhl4GBppUuFxc/lgmmCmjS6fwXo9uKyg7teWWUGJ/KbA3OEei8BG&#10;sInAenmt8bbDnYI11/sfzBoSli+oB7fd6+hxlkcfQbuBMHDDTKW/bL2u2mAyOG+xonEA5w0RXkyA&#10;Xtx8x2NkHa765W8AAAD//wMAUEsDBBQABgAIAAAAIQAQNUxO3AAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTE9Na4NAEL0X+h+WKfTWrBr6ZV1DCG1PodCkEHKb6EQl7qy4GzX/vpNTe5v3wZv3ssVk&#10;WzVQ7xvHBuJZBIq4cGXDlYGf7cfDCygfkEtsHZOBC3lY5Lc3GaalG/mbhk2olISwT9FAHUKXau2L&#10;miz6meuIRTu63mIQ2Fe67HGUcNvqJIqetMWG5UONHa1qKk6bszXwOeK4nMfvw/p0XF3228ev3Tom&#10;Y+7vpuUbqEBT+DPDtb5Uh1w6HdyZS69awa9JIlY5nmWCGJL4ShwMzIXQeab/L8h/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAKHNliWeAgAAMgYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABA1TE7cAAAACQEAAA8AAAAAAAAAAAAAAAAA+AQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;">
+                      <v:shape id="Graphic 11" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:117475;height:117475;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="117475,117475" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCwQxrlyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;EIXvQv/DMoI3u2kai43dlmIRPFjEau9jdpoNZmdjdkzjv3cFwePjzfvevNVm9K0aqI9NYAOzaQaK&#10;uAq24drA2+vD9S2oKMgW28Bk4JsibNaTixWWNpz5hYaD1CpBOJZowIl0pdaxcuQxTkNHnLxT6D1K&#10;kn2tbY/nBPetzrNsoT02nBocdnTvqPo4fPn0xufTfCfv+Q06PJ7sfj/4Tp6Nuboct3eghEb5P/5L&#10;P1oDRZ4vimJZzOB3UuKAXv8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsEMa5ckAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m,117348r117348,l117348,,,,,117348xe" filled="f" strokeweight=".72pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46F684B6" w14:textId="137EF6C4" w:rsidR="000C0828" w:rsidRDefault="000C0828" w:rsidP="000C0828">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="172"/>
+              <w:ind w:left="128"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487435776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08CD71CE" wp14:editId="4C93B2F1">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>483870</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>93980</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="127000" cy="127000"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1333278549" name="Group 1333278549"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="127000" cy="127000"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="127000" cy="127000"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="390735486" name="Graphic 11"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="4572" y="4572"/>
+                                  <a:ext cx="117475" cy="117475"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="117475" h="117475">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="117348"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="117348" y="117348"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="117348" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="117348"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9144">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="5A0C4B6A" id="Group 1333278549" o:spid="_x0000_s1026" style="position:absolute;margin-left:38.1pt;margin-top:7.4pt;width:10pt;height:10pt;z-index:-15880704;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="127000,127000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCT7yvnwIAADIGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1P2zAUfZ+0/2D5fSQphZaIFE0wqkmI&#10;IcG0Z9dxPjTH9my3Kf9+1zdxWmDaJJaH5Dj3+Pre42NfXu07SXbCulargmYnKSVCcV22qi7o96fb&#10;T0tKnGeqZFIrUdBn4ejV6uOHy97kYqYbLUthCSRRLu9NQRvvTZ4kjjeiY+5EG6EgWGnbMQ9DWyel&#10;ZT1k72QyS9PzpNe2NFZz4Rz8vRmCdIX5q0pw/62qnPBEFhRq8/i2+N6Ed7K6ZHltmWlaPpbB3lFF&#10;x1oFi06pbphnZGvbN6m6llvtdOVPuO4SXVUtF9gDdJOlr7pZW7012Eud97WZZAJpX+n07rT8fre2&#10;5tE82KF6gHea/3SgS9KbOj+Oh3F9IO8r24VJ0ATZo6LPk6Ji7wmHn9lskaagO4fQiFFx3sC2vJnF&#10;my9/nZewfFgUS5tK6Q14xx3kcf8nz2PDjEDVXWj/wZK2LOjpRbo4PZsvzylRrAMnr0fTZFkwUagB&#10;yEHIceRGTV/JND9bzCgBORCgGJNY2WK+OBvFGjDEp6ZZzrfOr4VG1dnuznmcXpcRsSYivlcRWjgD&#10;wf0S3e8pAfdbSsD9m8H9hvkwL2xlgKSHrRoraSYYop3eiSeNPH/YO+CezpchFVR6oEh1TB1Joe8X&#10;/MiKX4OJj9h4QiFxJMTvQARnRc/9g/PHVbnUTgyFh86xg0kNSHist1RBmItsPsdz7rRsy9tWyiCH&#10;s/XmWlqyY+GWwWfU4wXNWOdvmGsGHoZGmlR43Fw+mCaYaaPLZ7BeDy4rqPu1ZVZQIr8qMHe4xyKw&#10;EWwisF5ea7ztcKdgzaf9D2YNCcsX1IPb7nX0OMujj6DdQBi4YabSn7deV20wGZy3WNE4gPOGCC8m&#10;QC9uvuMxsg5X/eo3AAAA//8DAFBLAwQUAAYACAAAACEAoKKWf9wAAAAHAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/CQBCF7yb+h82YeJNtQRFrt4QQ9URMBBPDbWiHtqE723SXtvx7h5Me37yXN99L&#10;l6NtVE+drx0biCcRKOLcFTWXBr537w8LUD4gF9g4JgMX8rDMbm9STAo38Bf121AqKWGfoIEqhDbR&#10;2ucVWfQT1xKLd3SdxSCyK3XR4SDlttHTKJprizXLhwpbWleUn7Zna+BjwGE1i9/6zem4vux3T58/&#10;m5iMub8bV6+gAo3hLwxXfEGHTJgO7syFV42B5/lUknJ/lAXiv1z1wcBMtM5S/Z8/+wUAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCCT7yvnwIAADIGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCgopZ/3AAAAAcBAAAPAAAAAAAAAAAAAAAAAPkEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;">
+                      <v:shape id="Graphic 11" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:117475;height:117475;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="117475,117475" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB93QExygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;EIXvgv9hGcGb3djY2sZuiyiCB0tpbe/T7DQbzM7G7JjGf+8KgsfHm/e9eYvV4BvVUxfrwAZuRxko&#10;4jLYmisD+/eXmxmoKMgWm8Bk4JsirJaXFwssbDjzlvqdVCpBOBZowIm0hdaxdOQxjkJLnLxT6DxK&#10;kl2lbYfnBPeNHmfZVHusOTU4bOnJUfmx+/Lpjc+3/FmO4wk6PJzset37VjbGXF8Njw+ghAb5P/5L&#10;v1oD+Ty7zyd3syn8Tkoc0MsfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH3dATHKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m,117348r117348,l117348,,,,,117348xe" filled="f" strokeweight=".72pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A4E1214" w14:textId="589320BD" w:rsidR="000C0828" w:rsidRDefault="000C0828" w:rsidP="000C0828">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="172"/>
+              <w:ind w:left="198"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C0828" w14:paraId="1D84C78D" w14:textId="77777777" w:rsidTr="007F7C8D">
         <w:trPr>
           <w:trHeight w:val="693"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10557" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
           </w:tcPr>
-          <w:p w14:paraId="3544747E" w14:textId="77777777" w:rsidR="006B2DD8" w:rsidRDefault="006B2DD8" w:rsidP="006B2DD8">
+          <w:p w14:paraId="3544747E" w14:textId="77777777" w:rsidR="000C0828" w:rsidRDefault="000C0828" w:rsidP="000C0828">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="531D6DE7" w14:textId="415E23B0" w:rsidR="006B2DD8" w:rsidRDefault="006B2DD8" w:rsidP="006B2DD8">
+          <w:p w14:paraId="2B0E0EF6" w14:textId="4FE42887" w:rsidR="000C0828" w:rsidRDefault="000C0828" w:rsidP="000C0828">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00EF29D0">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
-              <w:t>yes has</w:t>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> has</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t>been</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
@@ -2308,65 +2718,65 @@
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t>question</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
-            <w:r w:rsidR="007B6297">
+            <w:r w:rsidR="00B83500">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
-              <w:t>,</w:t>
+              <w:t xml:space="preserve"> or IV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
-              <w:t xml:space="preserve"> then</w:t>
+              <w:t>, then</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
@@ -2458,416 +2868,368 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t>family</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
-              <w:t>member will be denied as th</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">member will be </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF29D0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
-              <w:t>is</w:t>
+              <w:t xml:space="preserve">denied </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> strictly prohibited </w:t>
+              <w:t xml:space="preserve">as this is strictly prohibited </w:t>
             </w:r>
             <w:r w:rsidRPr="00C628BA">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="cyan"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t>as written in the Waiver Manual</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B0E0EF6" w14:textId="77777777" w:rsidR="006B2DD8" w:rsidRDefault="006B2DD8" w:rsidP="006B2DD8">
-[...9 lines deleted...]
-          <w:p w14:paraId="58A9C479" w14:textId="1E35CE9B" w:rsidR="006B2DD8" w:rsidRDefault="006B2DD8" w:rsidP="006B2DD8">
+          <w:p w14:paraId="1D84C78C" w14:textId="1A26644C" w:rsidR="000C0828" w:rsidRDefault="000C0828" w:rsidP="00B83500">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
-              <w:rPr>
-[...16 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B2DD8" w14:paraId="1D84C78F" w14:textId="77777777" w:rsidTr="00C628BA">
+      <w:tr w:rsidR="000C0828" w14:paraId="1D84C78F" w14:textId="77777777" w:rsidTr="00C628BA">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5294" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="3C2D6CD6" w14:textId="2B603DC9" w:rsidR="006B2DD8" w:rsidRDefault="006B2DD8" w:rsidP="006B2DD8">
+          <w:p w14:paraId="3C2D6CD6" w14:textId="2B603DC9" w:rsidR="000C0828" w:rsidRDefault="000C0828" w:rsidP="000C0828">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="57"/>
               <w:ind w:left="107" w:right="34"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Was a fingerprint criminal background clearance obtained for the proposed family hire?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5263" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="0B601A48" w14:textId="77777777" w:rsidR="006B2DD8" w:rsidRDefault="006B2DD8" w:rsidP="006B2DD8">
+          <w:p w14:paraId="0B601A48" w14:textId="77777777" w:rsidR="000C0828" w:rsidRDefault="000C0828" w:rsidP="000C0828">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="57"/>
               <w:ind w:right="34"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23D05F43" w14:textId="579F3869" w:rsidR="006B2DD8" w:rsidRPr="001E6322" w:rsidRDefault="006B2DD8" w:rsidP="001E6322">
+          <w:p w14:paraId="23D05F43" w14:textId="579F3869" w:rsidR="000C0828" w:rsidRPr="001E6322" w:rsidRDefault="000C0828" w:rsidP="000C0828">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="57"/>
               <w:ind w:right="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6322">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                             </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="78878865"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C628BA">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="001E6322">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001E6322">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:r w:rsidRPr="001E6322">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="001E6322">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001E6322">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-608970317"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001E6322" w:rsidRPr="001E6322">
+                <w:r w:rsidRPr="001E6322">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="001E6322">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001E6322">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D84C78E" w14:textId="2BF2597F" w:rsidR="006B2DD8" w:rsidRDefault="006B2DD8" w:rsidP="006B2DD8">
+          <w:p w14:paraId="1D84C78E" w14:textId="2BF2597F" w:rsidR="000C0828" w:rsidRDefault="000C0828" w:rsidP="000C0828">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="57"/>
               <w:ind w:right="34"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B2DD8" w14:paraId="1D84C796" w14:textId="77777777" w:rsidTr="00526E93">
+      <w:tr w:rsidR="000C0828" w14:paraId="1D84C796" w14:textId="77777777" w:rsidTr="00526E93">
         <w:trPr>
           <w:trHeight w:val="811"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5294" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="1D84C790" w14:textId="0085E360" w:rsidR="006B2DD8" w:rsidRDefault="006B2DD8" w:rsidP="006B2DD8">
+          <w:p w14:paraId="1D84C790" w14:textId="48024B23" w:rsidR="000C0828" w:rsidRDefault="000C0828" w:rsidP="000C0828">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="57"/>
               <w:ind w:left="107" w:right="213"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Is this a request to renew an approved family hire due to the family moving into a new region?  (A request is required when this happens</w:t>
-[...11 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Is this a request to renew an approved family hire due to the family moving into a new region</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB71B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2105" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D84C791" w14:textId="4DE265FD" w:rsidR="006B2DD8" w:rsidRDefault="006B2DD8" w:rsidP="006B2DD8">
+          <w:p w14:paraId="1D84C791" w14:textId="4DE265FD" w:rsidR="000C0828" w:rsidRDefault="000C0828" w:rsidP="000C0828">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D84C792" w14:textId="77777777" w:rsidR="006B2DD8" w:rsidRDefault="006B2DD8" w:rsidP="006B2DD8">
+          <w:p w14:paraId="1D84C792" w14:textId="77777777" w:rsidR="000C0828" w:rsidRDefault="000C0828" w:rsidP="000C0828">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="25"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1D84C793" w14:textId="49BB3B14" w:rsidR="006B2DD8" w:rsidRDefault="006B2DD8" w:rsidP="006B2DD8">
+          <w:p w14:paraId="1D84C793" w14:textId="49BB3B14" w:rsidR="000C0828" w:rsidRDefault="000C0828" w:rsidP="000C0828">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="128"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487405056" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D84C80F" wp14:editId="1D84C810">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487430656" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D84C80F" wp14:editId="1D84C810">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-96011</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>9091</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="127000" cy="127000"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="30" name="Group 30"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="127000" cy="127000"/>
                                 <a:chOff x="0" y="0"/>
@@ -2909,67 +3271,67 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="38EA78AE" id="Group 30" o:spid="_x0000_s1026" style="position:absolute;margin-left:-7.55pt;margin-top:.7pt;width:10pt;height:10pt;z-index:-15911424;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="127000,127000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRNeCJoQIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVMtu2zAQvBfoPxC8N7IcJ06FyEERN0aB&#10;IA2QFD3TFPVAKZIlacv5+y5Xoqw4RQ+pDtJSO9zHcLjXN4dWkr2wrtEqp+nZjBKhuC4aVeX0x/Pd&#10;pytKnGeqYFIrkdMX4ejN6uOH685kYq5rLQthCQRRLutMTmvvTZYkjteiZe5MG6HAWWrbMg9LWyWF&#10;ZR1Eb2Uyn80uk07bwljNhXPwd9076Qrjl6Xg/ntZOuGJzCnU5vFt8b0N72R1zbLKMlM3fCiDvaOK&#10;ljUKko6h1swzsrPNm1Btw612uvRnXLeJLsuGC+wBuklnJ91srN4Z7KXKusqMNAG1Jzy9Oyx/2G+s&#10;eTKPtq8ezHvNfzngJelMlU39YV0dwYfStmETNEEOyOjLyKg4eMLhZzpfzmbAOwfXYCPjvIZjebOL&#10;11//uS9hWZ8USxtL6Qxoxx3pcf9Hz1PNjEDWXWj/0ZKmyOl5SoliLUh4M6gF/kAvITmgAoPDyg1k&#10;nvCzuFjOKQEe0EAWRpbS5WJ5MbCUXqUp6nLslmV85/xGaKSb7e+dx+1VES1WR4sfVDQtiD/IXqLs&#10;PSUge0sJyH7by94wH/aFMwwm6eCMhkrqYGIhwdvqvXjWiPPHQwPs5cU8hIJKjxCpplAAnS9gBoTz&#10;n+IjKn4NBp6gIwUREL89ECQVxQbJoy9+p5i/ZuVSO9EXHjrHDkY2IOCUb6kCMZ/TxQIvuNOyKe4a&#10;KQMdzlbbW2nJnoXxgs/AxyuYsc6vmat7HLoGmFR4z1zWiyaIaauLF9BcByrLqfu9Y1ZQIr8pUHUY&#10;YNGw0dhGw3p5q3HM4UlBzufDT2YNCelz6kFtDzqKm2VRR9BuAPTYsFPpLzuvyyaIDC5arGhYwEVD&#10;CycSWK9G3nSNqOOMX/0BAAD//wMAUEsDBBQABgAIAAAAIQDuPWYQ3AAAAAYBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI7BasJAFEX3hf7D8Ard6WSslppmIiJtV1JQC8XdmHkmwcybkBmT+Pd9XbXLy7nc&#10;e7LV6BrRYxdqTxrUNAGBVHhbU6nh6/A+eQERoiFrGk+o4YYBVvn9XWZS6wfaYb+PpeARCqnRUMXY&#10;plKGokJnwtS3SMzOvnMmcuxKaTsz8Lhr5CxJnqUzNfFDZVrcVFhc9len4WMww/pJvfXby3lzOx4W&#10;n99bhVo/PozrVxARx/hXhl99VoecnU7+SjaIRsNELRRXGcxBMJ8vQZw0zDjKPJP/9fMfAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANE14ImhAgAAKwYAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO49ZhDcAAAABgEAAA8AAAAAAAAAAAAAAAAA+wQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAEBgAAAAA=&#10;">
+                    <v:group w14:anchorId="3A7E937E" id="Group 30" o:spid="_x0000_s1026" style="position:absolute;margin-left:-7.55pt;margin-top:.7pt;width:10pt;height:10pt;z-index:-15885824;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="127000,127000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRNeCJoQIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVMtu2zAQvBfoPxC8N7IcJ06FyEERN0aB&#10;IA2QFD3TFPVAKZIlacv5+y5Xoqw4RQ+pDtJSO9zHcLjXN4dWkr2wrtEqp+nZjBKhuC4aVeX0x/Pd&#10;pytKnGeqYFIrkdMX4ejN6uOH685kYq5rLQthCQRRLutMTmvvTZYkjteiZe5MG6HAWWrbMg9LWyWF&#10;ZR1Eb2Uyn80uk07bwljNhXPwd9076Qrjl6Xg/ntZOuGJzCnU5vFt8b0N72R1zbLKMlM3fCiDvaOK&#10;ljUKko6h1swzsrPNm1Btw612uvRnXLeJLsuGC+wBuklnJ91srN4Z7KXKusqMNAG1Jzy9Oyx/2G+s&#10;eTKPtq8ezHvNfzngJelMlU39YV0dwYfStmETNEEOyOjLyKg4eMLhZzpfzmbAOwfXYCPjvIZjebOL&#10;11//uS9hWZ8USxtL6Qxoxx3pcf9Hz1PNjEDWXWj/0ZKmyOl5SoliLUh4M6gF/kAvITmgAoPDyg1k&#10;nvCzuFjOKQEe0EAWRpbS5WJ5MbCUXqUp6nLslmV85/xGaKSb7e+dx+1VES1WR4sfVDQtiD/IXqLs&#10;PSUge0sJyH7by94wH/aFMwwm6eCMhkrqYGIhwdvqvXjWiPPHQwPs5cU8hIJKjxCpplAAnS9gBoTz&#10;n+IjKn4NBp6gIwUREL89ECQVxQbJoy9+p5i/ZuVSO9EXHjrHDkY2IOCUb6kCMZ/TxQIvuNOyKe4a&#10;KQMdzlbbW2nJnoXxgs/AxyuYsc6vmat7HLoGmFR4z1zWiyaIaauLF9BcByrLqfu9Y1ZQIr8pUHUY&#10;YNGw0dhGw3p5q3HM4UlBzufDT2YNCelz6kFtDzqKm2VRR9BuAPTYsFPpLzuvyyaIDC5arGhYwEVD&#10;CycSWK9G3nSNqOOMX/0BAAD//wMAUEsDBBQABgAIAAAAIQDuPWYQ3AAAAAYBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI7BasJAFEX3hf7D8Ard6WSslppmIiJtV1JQC8XdmHkmwcybkBmT+Pd9XbXLy7nc&#10;e7LV6BrRYxdqTxrUNAGBVHhbU6nh6/A+eQERoiFrGk+o4YYBVvn9XWZS6wfaYb+PpeARCqnRUMXY&#10;plKGokJnwtS3SMzOvnMmcuxKaTsz8Lhr5CxJnqUzNfFDZVrcVFhc9len4WMww/pJvfXby3lzOx4W&#10;n99bhVo/PozrVxARx/hXhl99VoecnU7+SjaIRsNELRRXGcxBMJ8vQZw0zDjKPJP/9fMfAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANE14ImhAgAAKwYAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO49ZhDcAAAABgEAAA8AAAAAAAAAAAAAAAAA+wQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAEBgAAAAA=&#10;">
                       <v:shape id="Graphic 31" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:117475;height:118110;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="117475,118110" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA6KhDLxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NbsIw&#10;EITvlXgHa5G4NU6CCihgEKI/qnqigQdY4iUOxOsodiF9+7pSpR5HM/ONZrUZbCtu1PvGsYIsSUEQ&#10;V043XCs4Hl4fFyB8QNbYOiYF3+Rhsx49rLDQ7s6fdCtDLSKEfYEKTAhdIaWvDFn0ieuIo3d2vcUQ&#10;ZV9L3eM9wm0r8zSdSYsNxwWDHe0MVdfyyyp4y0/6+aOeLeZ4Oe7N5em6P7gXpSbjYbsEEWgI/+G/&#10;9rtWMM3g90v8AXL9AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADoqEMvEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,117652r117348,l117348,,,,,117652xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487406080" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D84C811" wp14:editId="1D84C812">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487431680" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D84C811" wp14:editId="1D84C812">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>481965</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>9091</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="127000" cy="127000"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="32" name="Group 32"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="127000" cy="127000"/>
                                 <a:chOff x="0" y="0"/>
@@ -3011,216 +3373,204 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="070F3C98" id="Group 32" o:spid="_x0000_s1026" style="position:absolute;margin-left:37.95pt;margin-top:.7pt;width:10pt;height:10pt;z-index:-15910400;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="127000,127000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQPPoBoQIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVMtu2zAQvBfoPxC8N7IcO06FyEERN0aB&#10;IA2QFD3TFPVAKZIlacv5+y5XoqwkRQ+pDtJSO9zHcLhX18dWkoOwrtEqp+nZjBKhuC4aVeX0x9Pt&#10;p0tKnGeqYFIrkdNn4ej1+uOHq85kYq5rLQthCQRRLutMTmvvTZYkjteiZe5MG6HAWWrbMg9LWyWF&#10;ZR1Eb2Uyn80ukk7bwljNhXPwd9M76Rrjl6Xg/ntZOuGJzCnU5vFt8b0L72R9xbLKMlM3fCiDvaOK&#10;ljUKko6hNswzsrfNm1Btw612uvRnXLeJLsuGC+wBuklnr7rZWr032EuVdZUZaQJqX/H07rD8/rC1&#10;5tE82L56MO80/+WAl6QzVTb1h3V1Ah9L24ZN0AQ5IqPPI6Pi6AmHn+l8NZsB7xxcg42M8xqO5c0u&#10;Xn/9576EZX1SLG0spTOgHXeix/0fPY81MwJZd6H9B0uaIqfn55Qo1oKEt4Na4A/0EpIDKjA4rNxA&#10;5it+FsvVnBLgAQ1kYWQpXS1Wy4Gl9DJNUZdjtyzje+e3QiPd7HDnPG6vimixOlr8qKJpQfxB9hJl&#10;7ykB2VtKQPa7XvaG+bAvnGEwSQdnNFRSBxMLCd5WH8STRpw/HRpgL5bzEAoqPUGkmkIBdL6AGRDO&#10;f4qPqPg1GHiCjhREQPz2QJBUFBskj774nWL+mpVL7URfeOgcOxjZgIBTvqUKxHxOFwu84E7Lprht&#10;pAx0OFvtbqQlBxbGCz4DHy9gxjq/Ya7ucegaYFLhPXNZL5ogpp0unkFzHagsp+73nllBifymQNVh&#10;gEXDRmMXDevljcYxhycFOZ+OP5k1JKTPqQe13esobpZFHUG7AdBjw06lv+y9LpsgMrhosaJhARcN&#10;LZxIYL0YedM1ok4zfv0HAAD//wMAUEsDBBQABgAIAAAAIQDJ0CUt2wAAAAYBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI5BT8JAEIXvJv6HzZh4k21RFGq3hBD1REwEE8NtaIe2oTvbdJe2/HuHkx6/eS9v&#10;vnQ52kb11PnasYF4EoEizl1Rc2nge/f+MAflA3KBjWMycCEPy+z2JsWkcAN/Ub8NpZIR9gkaqEJo&#10;E619XpFFP3EtsWRH11kMgl2piw4HGbeNnkbRs7ZYs3yosKV1Rflpe7YGPgYcVo/xW785HdeX/W72&#10;+bOJyZj7u3H1CirQGP7KcNUXdcjE6eDOXHjVGHiZLaQp9ydQEi+ueDAwFdZZqv/rZ78AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAkDz6AaECAAArBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAydAlLdsAAAAGAQAADwAAAAAAAAAAAAAAAAD7BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAMGAAAAAA==&#10;">
+                    <v:group w14:anchorId="353130F9" id="Group 32" o:spid="_x0000_s1026" style="position:absolute;margin-left:37.95pt;margin-top:.7pt;width:10pt;height:10pt;z-index:-15884800;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="127000,127000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQPPoBoQIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVMtu2zAQvBfoPxC8N7IcO06FyEERN0aB&#10;IA2QFD3TFPVAKZIlacv5+y5XoqwkRQ+pDtJSO9zHcLhX18dWkoOwrtEqp+nZjBKhuC4aVeX0x9Pt&#10;p0tKnGeqYFIrkdNn4ej1+uOHq85kYq5rLQthCQRRLutMTmvvTZYkjteiZe5MG6HAWWrbMg9LWyWF&#10;ZR1Eb2Uyn80ukk7bwljNhXPwd9M76Rrjl6Xg/ntZOuGJzCnU5vFt8b0L72R9xbLKMlM3fCiDvaOK&#10;ljUKko6hNswzsrfNm1Btw612uvRnXLeJLsuGC+wBuklnr7rZWr032EuVdZUZaQJqX/H07rD8/rC1&#10;5tE82L56MO80/+WAl6QzVTb1h3V1Ah9L24ZN0AQ5IqPPI6Pi6AmHn+l8NZsB7xxcg42M8xqO5c0u&#10;Xn/9576EZX1SLG0spTOgHXeix/0fPY81MwJZd6H9B0uaIqfn55Qo1oKEt4Na4A/0EpIDKjA4rNxA&#10;5it+FsvVnBLgAQ1kYWQpXS1Wy4Gl9DJNUZdjtyzje+e3QiPd7HDnPG6vimixOlr8qKJpQfxB9hJl&#10;7ykB2VtKQPa7XvaG+bAvnGEwSQdnNFRSBxMLCd5WH8STRpw/HRpgL5bzEAoqPUGkmkIBdL6AGRDO&#10;f4qPqPg1GHiCjhREQPz2QJBUFBskj774nWL+mpVL7URfeOgcOxjZgIBTvqUKxHxOFwu84E7Lprht&#10;pAx0OFvtbqQlBxbGCz4DHy9gxjq/Ya7ucegaYFLhPXNZL5ogpp0unkFzHagsp+73nllBifymQNVh&#10;gEXDRmMXDevljcYxhycFOZ+OP5k1JKTPqQe13esobpZFHUG7AdBjw06lv+y9LpsgMrhosaJhARcN&#10;LZxIYL0YedM1ok4zfv0HAAD//wMAUEsDBBQABgAIAAAAIQDJ0CUt2wAAAAYBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI5BT8JAEIXvJv6HzZh4k21RFGq3hBD1REwEE8NtaIe2oTvbdJe2/HuHkx6/eS9v&#10;vnQ52kb11PnasYF4EoEizl1Rc2nge/f+MAflA3KBjWMycCEPy+z2JsWkcAN/Ub8NpZIR9gkaqEJo&#10;E619XpFFP3EtsWRH11kMgl2piw4HGbeNnkbRs7ZYs3yosKV1Rflpe7YGPgYcVo/xW785HdeX/W72&#10;+bOJyZj7u3H1CirQGP7KcNUXdcjE6eDOXHjVGHiZLaQp9ydQEi+ueDAwFdZZqv/rZ78AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAkDz6AaECAAArBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAydAlLdsAAAAGAQAADwAAAAAAAAAAAAAAAAD7BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAMGAAAAAA==&#10;">
                       <v:shape id="Graphic 33" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:117475;height:118110;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="117475,118110" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCltCsnwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvF/YdwhH2bk1V/KEaZdFVxCv/HuDYHJtqc1KaqN233wiCl8PMfMNMZo0txZ1qXzhW0GknIIgz&#10;pwvOFRwPy+8RCB+QNZaOScEfeZhNPz8mmGr34B3d9yEXEcI+RQUmhCqV0meGLPq2q4ijd3a1xRBl&#10;nUtd4yPCbSm7STKQFguOCwYrmhvKrvubVbDqnvRikw9GQ7wct+bSv24P7lepr1bzMwYRqAnv8Ku9&#10;1gp6PXh+iT9ATv8BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApbQrJ8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,117652r117348,l117348,,,,,117652xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes      </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2320" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D84C794" w14:textId="77777777" w:rsidR="006B2DD8" w:rsidRDefault="006B2DD8" w:rsidP="006B2DD8">
+          <w:p w14:paraId="1D84C794" w14:textId="77777777" w:rsidR="000C0828" w:rsidRDefault="000C0828" w:rsidP="000C0828">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="25"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1D84C795" w14:textId="77777777" w:rsidR="006B2DD8" w:rsidRDefault="006B2DD8" w:rsidP="006B2DD8">
+          <w:p w14:paraId="1D84C795" w14:textId="77777777" w:rsidR="000C0828" w:rsidRDefault="000C0828" w:rsidP="000C0828">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="198"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B2DD8" w14:paraId="29974A9D" w14:textId="77777777" w:rsidTr="00526E93">
+      <w:tr w:rsidR="000C0828" w14:paraId="29974A9D" w14:textId="77777777" w:rsidTr="00526E93">
         <w:trPr>
           <w:trHeight w:val="811"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5294" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="34F15216" w14:textId="03D5E229" w:rsidR="006B2DD8" w:rsidRDefault="006B2DD8" w:rsidP="006B2DD8">
+          <w:p w14:paraId="34F15216" w14:textId="2DFA36E7" w:rsidR="000C0828" w:rsidRDefault="000C0828" w:rsidP="000C0828">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="57"/>
               <w:ind w:left="107" w:right="213"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Is this request due to a change of provider who seeks to employ this family member? (A request </w:t>
-[...35 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve">Is this request due to a change of provider who seeks to employ this family member? (A </w:t>
+            </w:r>
+            <w:r w:rsidR="00B31C9D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>form</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> must be </w:t>
+            </w:r>
+            <w:r w:rsidR="00B31C9D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>completed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by the new provider when this happens.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2105" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28E6E0FF" w14:textId="77777777" w:rsidR="006B2DD8" w:rsidRDefault="006B2DD8" w:rsidP="006B2DD8">
+          <w:p w14:paraId="28E6E0FF" w14:textId="77777777" w:rsidR="000C0828" w:rsidRDefault="000C0828" w:rsidP="000C0828">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3AE23375" w14:textId="77777777" w:rsidR="006B2DD8" w:rsidRDefault="006B2DD8" w:rsidP="006B2DD8">
+          <w:p w14:paraId="3AE23375" w14:textId="77777777" w:rsidR="000C0828" w:rsidRDefault="000C0828" w:rsidP="000C0828">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="25"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3C5269A8" w14:textId="4B89A194" w:rsidR="006B2DD8" w:rsidRDefault="006B2DD8" w:rsidP="006B2DD8">
+          <w:p w14:paraId="3C5269A8" w14:textId="4B89A194" w:rsidR="000C0828" w:rsidRDefault="000C0828" w:rsidP="000C0828">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="25"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487407104" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FDC878C" wp14:editId="0A48D5BD">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487432704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FDC878C" wp14:editId="0A48D5BD">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-96011</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>9091</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="127000" cy="127000"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="682600205" name="Group 682600205"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="127000" cy="127000"/>
                                 <a:chOff x="0" y="0"/>
@@ -3262,67 +3612,67 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="1C33575C" id="Group 682600205" o:spid="_x0000_s1026" style="position:absolute;margin-left:-7.55pt;margin-top:.7pt;width:10pt;height:10pt;z-index:-15909376;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="127000,127000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7FkmkpgIAADMGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4Xx0naZ1ZdaqpXaNJ&#10;VVepnfZMMP7QMDAgcfrvd7k2TtpOe+j8YB98D5d7Dwcurw6dJHthXatVQdOzGSVCcV22qi7oj6fb&#10;TytKnGeqZFIrUdBn4ejV+uOHy97kYq4bLUthCSRRLu9NQRvvTZ4kjjeiY+5MG6EgWGnbMQ9DWyel&#10;ZT1k72Qyn80ukl7b0ljNhXPw92YI0jXmryrB/feqcsITWVCozePb4nsb3sn6kuW1ZaZp+VgGe0cV&#10;HWsVLDqlumGekZ1t36TqWm6105U/47pLdFW1XGAP0E06e9XNxuqdwV7qvK/NJBNI+0qnd6fl9/uN&#10;NY/mwQ7VA7zT/JcDXZLe1PlpPIzrI/lQ2S5MgibIARV9nhQVB084/Ezn2WwGunMIjRgV5w1sy5tZ&#10;vPn6z3kJy4dFsbSplN6Ad9xRHvd/8jw2zAhU3YX2HyxpS6h+scyyxWK5yihRrAMrb0bXLNLgolAE&#10;sIOS48iNor7SaXmezSkBPRCgGpNaabbMzke10lWaoj+nrlnOd85vhEbZ2f7OeZxelxGxJiJ+UBFa&#10;OATB/hLt7ykB+1tKwP7bwf6G+TAv7GWApIdux0qaALGQEO30Xjxp5Pnj5gH34nweUkGlR4pUp1Qg&#10;gXbY9wt+ZMWvwcQn7ChBJMTvQARrRdPB4jEWv6ecv67KpXZiKDx0jh1MakDCU72lCsJ8TpdLPOhO&#10;y7a8baUMcjhbb6+lJXsWrhl8Rj1e0Ix1/oa5ZuBhaKRJhefN5YNpgpm2unwG7/XgsoK63ztmBSXy&#10;mwJ3h4ssAhvBNgLr5bXG6w53CtZ8Ovxk1pCwfEE9uO1eR5OzPPoI2g2EgRtmKv1l53XVBpPBgYsV&#10;jQM4cIjwZgL04uo7HSPreNev/wAAAP//AwBQSwMEFAAGAAgAAAAhAO49ZhDcAAAABgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMjsFqwkAURfeF/sPwCt3pZKyWmmYiIm1XUlALxd2YeSbBzJuQGZP4931d&#10;tcvLudx7stXoGtFjF2pPGtQ0AYFUeFtTqeHr8D55ARGiIWsaT6jhhgFW+f1dZlLrB9phv4+l4BEK&#10;qdFQxdimUoaiQmfC1LdIzM6+cyZy7EppOzPwuGvkLEmepTM18UNlWtxUWFz2V6fhYzDD+km99dvL&#10;eXM7Hhaf31uFWj8+jOtXEBHH+FeGX31Wh5ydTv5KNohGw0QtFFcZzEEwny9BnDTMOMo8k//18x8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAexZJpKYCAAAzBgAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA7j1mENwAAAAGAQAADwAAAAAAAAAAAAAA&#10;AAAABQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAkGAAAAAA==&#10;">
+                    <v:group w14:anchorId="61BCA8D3" id="Group 682600205" o:spid="_x0000_s1026" style="position:absolute;margin-left:-7.55pt;margin-top:.7pt;width:10pt;height:10pt;z-index:-15883776;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="127000,127000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7FkmkpgIAADMGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4Xx0naZ1ZdaqpXaNJ&#10;VVepnfZMMP7QMDAgcfrvd7k2TtpOe+j8YB98D5d7Dwcurw6dJHthXatVQdOzGSVCcV22qi7oj6fb&#10;TytKnGeqZFIrUdBn4ejV+uOHy97kYq4bLUthCSRRLu9NQRvvTZ4kjjeiY+5MG6EgWGnbMQ9DWyel&#10;ZT1k72Qyn80ukl7b0ljNhXPw92YI0jXmryrB/feqcsITWVCozePb4nsb3sn6kuW1ZaZp+VgGe0cV&#10;HWsVLDqlumGekZ1t36TqWm6105U/47pLdFW1XGAP0E06e9XNxuqdwV7qvK/NJBNI+0qnd6fl9/uN&#10;NY/mwQ7VA7zT/JcDXZLe1PlpPIzrI/lQ2S5MgibIARV9nhQVB084/Ezn2WwGunMIjRgV5w1sy5tZ&#10;vPn6z3kJy4dFsbSplN6Ad9xRHvd/8jw2zAhU3YX2HyxpS6h+scyyxWK5yihRrAMrb0bXLNLgolAE&#10;sIOS48iNor7SaXmezSkBPRCgGpNaabbMzke10lWaoj+nrlnOd85vhEbZ2f7OeZxelxGxJiJ+UBFa&#10;OATB/hLt7ykB+1tKwP7bwf6G+TAv7GWApIdux0qaALGQEO30Xjxp5Pnj5gH34nweUkGlR4pUp1Qg&#10;gXbY9wt+ZMWvwcQn7ChBJMTvQARrRdPB4jEWv6ecv67KpXZiKDx0jh1MakDCU72lCsJ8TpdLPOhO&#10;y7a8baUMcjhbb6+lJXsWrhl8Rj1e0Ix1/oa5ZuBhaKRJhefN5YNpgpm2unwG7/XgsoK63ztmBSXy&#10;mwJ3h4ssAhvBNgLr5bXG6w53CtZ8Ovxk1pCwfEE9uO1eR5OzPPoI2g2EgRtmKv1l53XVBpPBgYsV&#10;jQM4cIjwZgL04uo7HSPreNev/wAAAP//AwBQSwMEFAAGAAgAAAAhAO49ZhDcAAAABgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMjsFqwkAURfeF/sPwCt3pZKyWmmYiIm1XUlALxd2YeSbBzJuQGZP4931d&#10;tcvLudx7stXoGtFjF2pPGtQ0AYFUeFtTqeHr8D55ARGiIWsaT6jhhgFW+f1dZlLrB9phv4+l4BEK&#10;qdFQxdimUoaiQmfC1LdIzM6+cyZy7EppOzPwuGvkLEmepTM18UNlWtxUWFz2V6fhYzDD+km99dvL&#10;eXM7Hhaf31uFWj8+jOtXEBHH+FeGX31Wh5ydTv5KNohGw0QtFFcZzEEwny9BnDTMOMo8k//18x8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAexZJpKYCAAAzBgAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA7j1mENwAAAAGAQAADwAAAAAAAAAAAAAA&#10;AAAABQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAkGAAAAAA==&#10;">
                       <v:shape id="Graphic 31" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:117475;height:118110;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="117475,118110" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDh3IjBxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LbsIw&#10;EN1X6h2sqdRdcSBAooBBVT+oYkWBAwzxEAficRS7kN4eV0Lqct5/5sveNuJCna8dKxgOEhDEpdM1&#10;Vwr2u8+XHIQPyBobx6TglzwsF48Pcyy0u/I3XbahEjGEfYEKTAhtIaUvDVn0A9cSR+7oOoshnl0l&#10;dYfXGG4bOUqSqbRYc2ww2NKbofK8/bEKVqODfl9X0zzD035jTpPzZuc+lHp+6l9nIAL14V98d3/p&#10;OD8dZ1majvMM/n6KAMjFDQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOHciMHHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,117652r117348,l117348,,,,,117652xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487408128" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="273C58E7" wp14:editId="512B53F5">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487433728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="273C58E7" wp14:editId="512B53F5">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>481965</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>9091</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="127000" cy="127000"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1860272268" name="Group 1860272268"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="127000" cy="127000"/>
                                 <a:chOff x="0" y="0"/>
@@ -3364,112 +3714,112 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="09FF65A6" id="Group 1860272268" o:spid="_x0000_s1026" style="position:absolute;margin-left:37.95pt;margin-top:.7pt;width:10pt;height:10pt;z-index:-15908352;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="127000,127000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvER/ZqAIAADIGAAAOAAAAZHJzL2Uyb0RvYy54bWykVN9P2zAQfp+0/8Hy+0jTFgIRKZpgVJMQ&#10;IMG0Z9dxfmiO7dluU/77nS9xWmDaA8uDfc59Pt99/nyXV/tOkp2wrtWqoOnJjBKhuC5bVRf0x/Pt&#10;l3NKnGeqZFIrUdAX4ejV6vOny97kYq4bLUthCQRRLu9NQRvvTZ4kjjeiY+5EG6HAWWnbMQ9LWyel&#10;ZT1E72Qyn83Okl7b0ljNhXPw92Zw0hXGryrB/UNVOeGJLCjk5nG0OG7CmKwuWV5bZpqWj2mwD2TR&#10;sVbBoVOoG+YZ2dr2Xaiu5VY7XfkTrrtEV1XLBdYA1aSzN9Wsrd4arKXO+9pMNAG1b3j6cFh+v1tb&#10;82Qe7ZA9mHea/3LAS9KbOj/2h3V9AO8r24VNUATZI6MvE6Ni7wmHn+k8m82Adw6u0UbGeQPX8m4X&#10;b779c1/C8uFQTG1KpTegHXegx/0fPU8NMwJZd6H8R0vasqAX2cU8W6RZRoliHSh5PYpmsQgiCjkA&#10;OBA5rtzI6RualqfZnBKgAw0kYyIrzZbZ6UhWep6mKM+paJbzrfNroZF1trtzHrfXZbRYEy2+V9G0&#10;8AaC+iWq31MC6reUgPo3g/oN82FfuMpgkh6uasykCSYmEryd3olnjTh/uDvAnp3OQyjI9ACR6hgK&#10;oMUSWkGQwTE+ouJsMPAROlIQAXEegKCsqDk4PPrifIz566lcaieGxEPlWMHEBgQ85luqQMxFulzi&#10;O3datuVtK2Wgw9l6cy0t2bHQZfAb+XgFM9b5G+aaAYeuESYVPjeXD6IJYtro8gWk14PKCup+b5kV&#10;lMjvCsQd+lg0bDQ20bBeXmvsdnhTcObz/iezhoTjC+pBbfc6apzlUUdQbgAM2LBT6a9br6s2iAze&#10;W8xoXMB7QwsbE1ivOt/xGlGHVr/6AwAA//8DAFBLAwQUAAYACAAAACEAydAlLdsAAAAGAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyOQU/CQBCF7yb+h82YeJNtURRqt4QQ9URMBBPDbWiHtqE723SXtvx7&#10;h5Mev3kvb750OdpG9dT52rGBeBKBIs5dUXNp4Hv3/jAH5QNygY1jMnAhD8vs9ibFpHADf1G/DaWS&#10;EfYJGqhCaBOtfV6RRT9xLbFkR9dZDIJdqYsOBxm3jZ5G0bO2WLN8qLCldUX5aXu2Bj4GHFaP8Vu/&#10;OR3Xl/1u9vmzicmY+7tx9Qoq0Bj+ynDVF3XIxOngzlx41Rh4mS2kKfcnUBIvrngwMBXWWar/62e/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO8RH9moAgAAMgYAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMnQJS3bAAAABgEAAA8AAAAAAAAAAAAA&#10;AAAAAgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAKBgAAAAA=&#10;">
+                    <v:group w14:anchorId="2EF9E68A" id="Group 1860272268" o:spid="_x0000_s1026" style="position:absolute;margin-left:37.95pt;margin-top:.7pt;width:10pt;height:10pt;z-index:-15882752;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="127000,127000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvER/ZqAIAADIGAAAOAAAAZHJzL2Uyb0RvYy54bWykVN9P2zAQfp+0/8Hy+0jTFgIRKZpgVJMQ&#10;IMG0Z9dxfmiO7dluU/77nS9xWmDaA8uDfc59Pt99/nyXV/tOkp2wrtWqoOnJjBKhuC5bVRf0x/Pt&#10;l3NKnGeqZFIrUdAX4ejV6vOny97kYq4bLUthCQRRLu9NQRvvTZ4kjjeiY+5EG6HAWWnbMQ9LWyel&#10;ZT1E72Qyn83Okl7b0ljNhXPw92Zw0hXGryrB/UNVOeGJLCjk5nG0OG7CmKwuWV5bZpqWj2mwD2TR&#10;sVbBoVOoG+YZ2dr2Xaiu5VY7XfkTrrtEV1XLBdYA1aSzN9Wsrd4arKXO+9pMNAG1b3j6cFh+v1tb&#10;82Qe7ZA9mHea/3LAS9KbOj/2h3V9AO8r24VNUATZI6MvE6Ni7wmHn+k8m82Adw6u0UbGeQPX8m4X&#10;b779c1/C8uFQTG1KpTegHXegx/0fPU8NMwJZd6H8R0vasqAX2cU8W6RZRoliHSh5PYpmsQgiCjkA&#10;OBA5rtzI6RualqfZnBKgAw0kYyIrzZbZ6UhWep6mKM+paJbzrfNroZF1trtzHrfXZbRYEy2+V9G0&#10;8AaC+iWq31MC6reUgPo3g/oN82FfuMpgkh6uasykCSYmEryd3olnjTh/uDvAnp3OQyjI9ACR6hgK&#10;oMUSWkGQwTE+ouJsMPAROlIQAXEegKCsqDk4PPrifIz566lcaieGxEPlWMHEBgQ85luqQMxFulzi&#10;O3datuVtK2Wgw9l6cy0t2bHQZfAb+XgFM9b5G+aaAYeuESYVPjeXD6IJYtro8gWk14PKCup+b5kV&#10;lMjvCsQd+lg0bDQ20bBeXmvsdnhTcObz/iezhoTjC+pBbfc6apzlUUdQbgAM2LBT6a9br6s2iAze&#10;W8xoXMB7QwsbE1ivOt/xGlGHVr/6AwAA//8DAFBLAwQUAAYACAAAACEAydAlLdsAAAAGAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyOQU/CQBCF7yb+h82YeJNtURRqt4QQ9URMBBPDbWiHtqE723SXtvx7&#10;h5Mev3kvb750OdpG9dT52rGBeBKBIs5dUXNp4Hv3/jAH5QNygY1jMnAhD8vs9ibFpHADf1G/DaWS&#10;EfYJGqhCaBOtfV6RRT9xLbFkR9dZDIJdqYsOBxm3jZ5G0bO2WLN8qLCldUX5aXu2Bj4GHFaP8Vu/&#10;OR3Xl/1u9vmzicmY+7tx9Qoq0Bj+ynDVF3XIxOngzlx41Rh4mS2kKfcnUBIvrngwMBXWWar/62e/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO8RH9moAgAAMgYAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMnQJS3bAAAABgEAAA8AAAAAAAAAAAAA&#10;AAAAAgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAKBgAAAAA=&#10;">
                       <v:shape id="Graphic 33" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:117475;height:118110;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="117475,118110" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDO4hCuygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NbsIw&#10;EITvlXgHa5F6Kw6piiFgEOqfKk4UeIAlXuJAvI5iF9K3rytV6nE0M99oFqveNeJKXag9axiPMhDE&#10;pTc1VxoO+7eHKYgQkQ02nknDNwVYLQd3CyyMv/EnXXexEgnCoUANNsa2kDKUlhyGkW+Jk3fyncOY&#10;ZFdJ0+EtwV0j8yybSIc1pwWLLT1bKi+7L6fhPT+al001mSo8H7b2/HTZ7v2r1vfDfj0HEamP/+G/&#10;9ofRMFOzXD2OlYLfS+kOyOUPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM7iEK7KAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m,117652r117348,l117348,,,,,117652xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2320" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0640C722" w14:textId="77777777" w:rsidR="006B2DD8" w:rsidRDefault="006B2DD8" w:rsidP="006B2DD8">
+          <w:p w14:paraId="0640C722" w14:textId="77777777" w:rsidR="000C0828" w:rsidRDefault="000C0828" w:rsidP="000C0828">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="25"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="40AC35C3" w14:textId="18929C7A" w:rsidR="006B2DD8" w:rsidRDefault="006B2DD8" w:rsidP="006B2DD8">
+          <w:p w14:paraId="40AC35C3" w14:textId="18929C7A" w:rsidR="000C0828" w:rsidRDefault="000C0828" w:rsidP="000C0828">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="25"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">    No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B2DD8" w14:paraId="1D84C79C" w14:textId="77777777" w:rsidTr="001D6DD2">
+      <w:tr w:rsidR="000C0828" w14:paraId="1D84C79C" w14:textId="77777777" w:rsidTr="001D6DD2">
         <w:trPr>
           <w:trHeight w:val="2348"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10557" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
           </w:tcPr>
-          <w:p w14:paraId="1D84C79B" w14:textId="5C7FCF7C" w:rsidR="006B2DD8" w:rsidRDefault="006B2DD8" w:rsidP="009359E4">
+          <w:p w14:paraId="1D84C79B" w14:textId="5C7FCF7C" w:rsidR="000C0828" w:rsidRDefault="000C0828" w:rsidP="000C0828">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="107" w:right="34"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>What</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3550,51 +3900,66 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">considered </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>for?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D84C79F" w14:textId="77777777" w:rsidR="0063078A" w:rsidRDefault="0063078A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D84C7A0" w14:textId="77777777" w:rsidR="0063078A" w:rsidRDefault="0063078A">
+    <w:p w14:paraId="1D84C7A0" w14:textId="6972551A" w:rsidR="00054057" w:rsidRDefault="00054057">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6237B8DC" w14:textId="77777777" w:rsidR="0063078A" w:rsidRDefault="0063078A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D84C7A1" w14:textId="77777777" w:rsidR="0063078A" w:rsidRDefault="0063078A">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="111" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -3615,51 +3980,50 @@
       <w:tr w:rsidR="0063078A" w14:paraId="1D84C7A4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="978"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10558" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1D84C7A2" w14:textId="77777777" w:rsidR="0063078A" w:rsidRDefault="00D70CE0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Extenuating</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Criteria</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:u w:val="single"/>
@@ -3910,53 +4274,53 @@
               <w:t>following</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
               </w:rPr>
               <w:t>A-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>C:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063078A" w14:paraId="1D84C7AC" w14:textId="77777777">
+      <w:tr w:rsidR="0063078A" w14:paraId="1D84C7AC" w14:textId="77777777" w:rsidTr="00EF29D0">
         <w:trPr>
-          <w:trHeight w:val="2491"/>
+          <w:trHeight w:val="2240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5365" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D84C7A5" w14:textId="2C3DA485" w:rsidR="00F71F16" w:rsidRDefault="00D70CE0" w:rsidP="00F71F16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="57"/>
               <w:ind w:left="107" w:right="53"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>A.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
@@ -4041,115 +4405,104 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1D84C7A7" w14:textId="4531EE8C" w:rsidR="0063078A" w:rsidRDefault="004644C4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="826"/>
               </w:tabs>
               <w:spacing w:before="57"/>
               <w:ind w:left="826" w:hanging="358"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Current agency vacancies and recent attempts to hire employees.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D84C7A8" w14:textId="77777777" w:rsidR="0063078A" w:rsidRDefault="0063078A">
-[...5 lines deleted...]
-                <w:sz w:val="30"/>
+          <w:p w14:paraId="20627873" w14:textId="77777777" w:rsidR="00EF29D0" w:rsidRDefault="00EF29D0" w:rsidP="00EF29D0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="826"/>
+              </w:tabs>
+              <w:spacing w:before="57"/>
+              <w:ind w:left="826"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D84C7AB" w14:textId="0CFA4A47" w:rsidR="0063078A" w:rsidRPr="008B5B4B" w:rsidRDefault="008B5B4B" w:rsidP="008B5B4B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="826"/>
                 <w:tab w:val="left" w:pos="979"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="278"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5B4B">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Challenges specific to the individual for whom the request is being sent (this may</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B5B4B">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">include geography, individual </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> and characteristics, etc.)</w:t>
+              <w:t>include geography, individual needs and characteristics, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063078A" w14:paraId="1D84C7B1" w14:textId="77777777">
+      <w:tr w:rsidR="0063078A" w14:paraId="1D84C7B1" w14:textId="77777777" w:rsidTr="00EF29D0">
         <w:trPr>
-          <w:trHeight w:val="2594"/>
+          <w:trHeight w:val="1430"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5365" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07E51FB7" w14:textId="1AA81FFA" w:rsidR="001E6889" w:rsidRDefault="00D70CE0" w:rsidP="003E5A9E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="107" w:right="53"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>B.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
@@ -4252,53 +4605,53 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>family hire must have documented proof of skills and/or education of ability or experience</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003E5A9E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>working with the individual or population served</w:t>
             </w:r>
             <w:r w:rsidR="0072428A">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063078A" w14:paraId="1D84C7B7" w14:textId="77777777">
+      <w:tr w:rsidR="0063078A" w14:paraId="1D84C7B7" w14:textId="77777777" w:rsidTr="00EF29D0">
         <w:trPr>
-          <w:trHeight w:val="3000"/>
+          <w:trHeight w:val="2060"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5365" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D84C7B3" w14:textId="4633FF9B" w:rsidR="0063078A" w:rsidRDefault="00D70CE0" w:rsidP="00297867">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="107" w:right="165"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>C.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
@@ -4426,69 +4779,71 @@
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>most</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>cost</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>effective</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">efficient means to provide the services in comparison to the cost </w:t>
@@ -4697,89 +5052,77 @@
             <w:r w:rsidR="001D2218">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">candidates and the related </w:t>
             </w:r>
             <w:r w:rsidR="00344990">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>salary pressu</w:t>
             </w:r>
             <w:r w:rsidR="001D2218">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>re for caregiver positions)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="1D84C7B6" w14:textId="137B92A8" w:rsidR="0063078A" w:rsidRDefault="0063078A" w:rsidP="00275A62">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="57"/>
               <w:ind w:left="979" w:right="163" w:hanging="512"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0063078A" w14:paraId="1D84C7B9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10558" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1D84C7B8" w14:textId="6D3483DC" w:rsidR="0063078A" w:rsidRPr="009359E4" w:rsidRDefault="00D70CE0">
+          <w:p w14:paraId="1D84C7B8" w14:textId="65955380" w:rsidR="0063078A" w:rsidRPr="009359E4" w:rsidRDefault="00D70CE0" w:rsidP="00B83500">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="57"/>
-              <w:ind w:left="3708" w:hanging="2274"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009359E4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>This</w:t>
             </w:r>
             <w:r w:rsidRPr="009359E4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009359E4">
               <w:rPr>
@@ -4867,119 +5210,210 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009359E4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>email</w:t>
             </w:r>
             <w:r w:rsidRPr="009359E4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D47585" w:rsidRPr="009359E4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>to the</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009359E4">
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:r w:rsidR="0095771C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:spacing w:val="-3"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="001D2218" w:rsidRPr="009359E4">
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the provider agency and uploaded to the </w:t>
+            </w:r>
+            <w:r w:rsidR="00B83500">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:spacing w:val="-3"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00760D25" w:rsidRPr="009359E4">
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DBHDD </w:t>
+            </w:r>
+            <w:r w:rsidR="0095771C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:spacing w:val="-3"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="009359E4">
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>case management system</w:t>
+            </w:r>
+            <w:r w:rsidR="00B16C72">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>DBHDD</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009359E4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0064565F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:spacing w:val="-5"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00D47585" w:rsidRPr="009359E4">
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">upon completion. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B83500">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Regional Field Office</w:t>
+              <w:t>This form should be saved in Document Storage under “</w:t>
+            </w:r>
+            <w:r w:rsidR="00B83500" w:rsidRPr="00B83500">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Type</w:t>
+            </w:r>
+            <w:r w:rsidR="00B83500">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>”</w:t>
             </w:r>
             <w:r w:rsidR="00580058" w:rsidRPr="009359E4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009359E4">
+            <w:r w:rsidR="00B83500" w:rsidRPr="00B83500">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Family</w:t>
+            </w:r>
+            <w:r w:rsidR="00B83500">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B83500" w:rsidRPr="00B83500">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Hire-Traditional</w:t>
+            </w:r>
+            <w:r w:rsidR="00B83500">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>. The “</w:t>
+            </w:r>
+            <w:r w:rsidR="00B83500" w:rsidRPr="00EF29D0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Valid from</w:t>
+            </w:r>
+            <w:r w:rsidR="00B83500">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>” is the date the form is uploaded and the “</w:t>
+            </w:r>
+            <w:r w:rsidR="00B83500" w:rsidRPr="00EF29D0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Valid To</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF29D0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">” is the ISP expiration date. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B83500">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:r w:rsidR="00B31C9D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approvals must also be documented during the annual ISP. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D84C7BA" w14:textId="77777777" w:rsidR="0063078A" w:rsidRDefault="0063078A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="0063078A" w:rsidSect="00837223">
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="900" w:right="560" w:bottom="1000" w:left="880" w:header="432" w:footer="800" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D84C7BB" w14:textId="77777777" w:rsidR="0063078A" w:rsidRDefault="0063078A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
@@ -4996,485 +5430,90 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="111" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3440"/>
         <w:gridCol w:w="7117"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E6322" w14:paraId="1D84C7C0" w14:textId="77777777">
+      <w:tr w:rsidR="00054057" w14:paraId="2A8AF74F" w14:textId="77777777" w:rsidTr="00E6252F">
         <w:trPr>
-          <w:trHeight w:val="441"/>
+          <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10557" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1D84C7BF" w14:textId="0E84E264" w:rsidR="001E6322" w:rsidRDefault="009771D0" w:rsidP="001E6322">
-[...369 lines deleted...]
-          <w:p w14:paraId="1D84C7C3" w14:textId="690561C6" w:rsidR="001E6322" w:rsidRDefault="009771D0" w:rsidP="001E6322">
+          <w:p w14:paraId="4961085F" w14:textId="25AE72DB" w:rsidR="00054057" w:rsidRDefault="00054057" w:rsidP="00054057">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1507"/>
               </w:tabs>
               <w:spacing w:line="287" w:lineRule="exact"/>
               <w:ind w:left="105"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:spacing w:val="-5"/>
+            <w:r w:rsidRPr="00054057">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">    </w:t>
-[...25 lines deleted...]
-              <w:t>No</w:t>
+              <w:t>Provider Agency Use</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E6322" w14:paraId="1D84C7C7" w14:textId="77777777">
+      <w:tr w:rsidR="001E6322" w14:paraId="1D84C7C7" w14:textId="77777777" w:rsidTr="00C63340">
         <w:trPr>
-          <w:trHeight w:val="530"/>
+          <w:trHeight w:val="1025"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3440" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1D84C7C5" w14:textId="77777777" w:rsidR="001E6322" w:rsidRDefault="001E6322" w:rsidP="001E6322">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107" w:right="177"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Extenuating </w:t>
             </w:r>
@@ -5527,53 +5566,53 @@
             <w:tcW w:w="7117" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D84C7C6" w14:textId="77777777" w:rsidR="001E6322" w:rsidRDefault="001E6322" w:rsidP="001E6322">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="287" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>A:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E6322" w14:paraId="1D84C7CA" w14:textId="77777777">
+      <w:tr w:rsidR="001E6322" w14:paraId="1D84C7CA" w14:textId="77777777" w:rsidTr="00C63340">
         <w:trPr>
-          <w:trHeight w:val="530"/>
+          <w:trHeight w:val="1061"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3440" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D84C7C8" w14:textId="77777777" w:rsidR="001E6322" w:rsidRDefault="001E6322" w:rsidP="001E6322">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7117" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D84C7C9" w14:textId="77777777" w:rsidR="001E6322" w:rsidRDefault="001E6322" w:rsidP="001E6322">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -5633,51 +5672,51 @@
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>C:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D84C7CE" w14:textId="77777777" w:rsidR="0063078A" w:rsidRDefault="0063078A">
       <w:pPr>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D84C7CF" w14:textId="77777777" w:rsidR="0063078A" w:rsidRDefault="00D70CE0" w:rsidP="001E6322">
+    <w:p w14:paraId="4DD0DC21" w14:textId="55D49AA9" w:rsidR="001E6322" w:rsidRDefault="00D70CE0" w:rsidP="0095771C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="892"/>
           <w:tab w:val="left" w:pos="3009"/>
           <w:tab w:val="left" w:pos="3773"/>
           <w:tab w:val="left" w:pos="5889"/>
           <w:tab w:val="left" w:pos="7075"/>
           <w:tab w:val="left" w:pos="7329"/>
           <w:tab w:val="left" w:pos="10645"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="100" w:afterAutospacing="1" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="127" w:right="116"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5755,1846 +5794,418 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Title</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...611 lines deleted...]
-    <w:p w14:paraId="35F57C9C" w14:textId="77777777" w:rsidR="001E6322" w:rsidRDefault="001E6322" w:rsidP="001E6322">
+    <w:p w14:paraId="55776DC5" w14:textId="1EE8D897" w:rsidR="00B16C72" w:rsidRDefault="00B16C72" w:rsidP="0095771C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="892"/>
           <w:tab w:val="left" w:pos="3009"/>
           <w:tab w:val="left" w:pos="3773"/>
           <w:tab w:val="left" w:pos="5889"/>
           <w:tab w:val="left" w:pos="7075"/>
           <w:tab w:val="left" w:pos="7329"/>
           <w:tab w:val="left" w:pos="10645"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="100" w:afterAutospacing="1" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="127" w:right="116"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="00B16C72">
+        <w:t>Support Coordinator</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve"> ___________________________</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Denial</w:t>
+      <w:r w:rsidRPr="00B16C72">
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>Date</w:t>
+      <w:r w:rsidR="007B202A">
+        <w:t xml:space="preserve">Agency </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:tab/>
-[...66 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>_________________</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...609 lines deleted...]
-    <w:p w14:paraId="4DD0DC21" w14:textId="524DA432" w:rsidR="001E6322" w:rsidRDefault="001E6322" w:rsidP="009359E4">
+    <w:p w14:paraId="65C4C9FD" w14:textId="77777777" w:rsidR="0095771C" w:rsidRPr="0095771C" w:rsidRDefault="0095771C" w:rsidP="0095771C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="892"/>
           <w:tab w:val="left" w:pos="3009"/>
           <w:tab w:val="left" w:pos="3773"/>
           <w:tab w:val="left" w:pos="5889"/>
           <w:tab w:val="left" w:pos="7075"/>
           <w:tab w:val="left" w:pos="7329"/>
           <w:tab w:val="left" w:pos="10645"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="100" w:afterAutospacing="1" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="127" w:right="116"/>
-      </w:pPr>
-      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:tab/>
-[...96 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="001E6322">
+    <w:sectPr w:rsidR="0095771C" w:rsidRPr="0095771C">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="900" w:right="560" w:bottom="1000" w:left="880" w:header="558" w:footer="800" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F5449B2" w14:textId="77777777" w:rsidR="00D70CE0" w:rsidRDefault="00D70CE0">
+    <w:p w14:paraId="1772282A" w14:textId="77777777" w:rsidR="002D15C6" w:rsidRDefault="002D15C6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B02E422" w14:textId="77777777" w:rsidR="00D70CE0" w:rsidRDefault="00D70CE0">
+    <w:p w14:paraId="4C3FDCB5" w14:textId="77777777" w:rsidR="002D15C6" w:rsidRDefault="002D15C6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
+    <w:altName w:val="Arial Narrow"/>
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1D84C815" w14:textId="77777777" w:rsidR="0063078A" w:rsidRDefault="00D70CE0">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D84C81C" wp14:editId="1D84C81D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>627380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9410565</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1685925" cy="200660"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="35" name="Textbox 35"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1685925" cy="200660"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1D84C824" w14:textId="7B5A8D77" w:rsidR="0063078A" w:rsidRDefault="00D44C56">
+                        <w:p w14:paraId="1D84C824" w14:textId="579BE982" w:rsidR="0063078A" w:rsidRDefault="00283985">
                           <w:pPr>
                             <w:spacing w:before="19"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Narrow"/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Narrow"/>
                               <w:sz w:val="24"/>
                             </w:rPr>
-                            <w:t>Traditional Provider 1</w:t>
+                            <w:t>Revised</w:t>
                           </w:r>
-                          <w:r w:rsidR="00D70CE0">
+                          <w:r w:rsidR="00D44C56">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00EF29D0">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">April </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00C63340">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Narrow"/>
                               <w:spacing w:val="-2"/>
                               <w:sz w:val="24"/>
                             </w:rPr>
-                            <w:t>/</w:t>
+                            <w:t xml:space="preserve">1, </w:t>
                           </w:r>
-                          <w:r w:rsidR="00981C65">
+                          <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Narrow"/>
                               <w:spacing w:val="-2"/>
                               <w:sz w:val="24"/>
                             </w:rPr>
-                            <w:t>1</w:t>
-[...23 lines deleted...]
-                            <w:t>4</w:t>
+                            <w:t>2026</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="1D84C81C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textbox 35" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:49.4pt;margin-top:741pt;width:132.75pt;height:15.8pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeQ+lHlQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUt2OEyEUvjfxHQj3lm6TbdZJpxt1ozHZ&#10;qMmuD0AZ6BAHDp5DO9O398BOW6N3xhs4wOHj+2FzP4VBHC2Sh9jKm8VSChsNdD7uW/n9+eObOyko&#10;69jpAaJt5cmSvN++frUZU2NX0MPQWRQMEqkZUyv7nFOjFJneBk0LSDbyoQMMOvMS96pDPTJ6GNRq&#10;uVyrEbBLCMYS8e7Dy6HcVnznrMlfnSObxdBK5pbriHXclVFtN7rZo069NzMN/Q8sgvaRH71APeis&#10;xQH9X1DBGwQClxcGggLnvLFVA6u5Wf6h5qnXyVYtbA6li030/2DNl+NT+oYiT+9h4gCrCEqPYH4Q&#10;e6PGRM3cUzylhri7CJ0chjKzBMEX2dvTxU87ZWEK2vru9u3qVgrDZyWtdTVcXW8npPzJQhClaCVy&#10;XpWBPj5SLu/r5twyk3l5vzDJ024SviukubPs7KA7sZaR42wl/TxotFIMnyP7VbI/F3guducC8/AB&#10;6g8pkiK8O2RwvhK44s4EOIjKa/40Jenf17Xr+rW3vwAAAP//AwBQSwMEFAAGAAgAAAAhAH1glUPh&#10;AAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHizS0slFFmaxujJxEjx4HFh&#10;p0DKziK7bfHfO57qcd68vPe9fDvbQZxx8r0jBctFBAKpcaanVsFn9fqQgvBBk9GDI1Twgx62xe1N&#10;rjPjLlTieR9awSHkM62gC2HMpPRNh1b7hRuR+Hdwk9WBz6mVZtIXDreDXEVRIq3uiRs6PeJzh81x&#10;f7IKdl9UvvTf7/VHeSj7qtpE9JYclbq/m3dPIALO4WqGP3xGh4KZanci48WgYJMyeWB9na54FDvi&#10;ZB2DqFl6XMYJyCKX/0cUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBeQ+lHlQEAACID&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB9YJVD4QAA&#10;AAwBAAAPAAAAAAAAAAAAAAAAAO8DAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="1D84C824" w14:textId="7B5A8D77" w:rsidR="0063078A" w:rsidRDefault="00D44C56">
+                  <w:p w14:paraId="1D84C824" w14:textId="579BE982" w:rsidR="0063078A" w:rsidRDefault="00283985">
                     <w:pPr>
                       <w:spacing w:before="19"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
-                      <w:t>Traditional Provider 1</w:t>
+                      <w:t>Revised</w:t>
                     </w:r>
-                    <w:r w:rsidR="00D70CE0">
+                    <w:r w:rsidR="00D44C56">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00EF29D0">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">April </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00C63340">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow"/>
                         <w:spacing w:val="-2"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
-                      <w:t>/</w:t>
+                      <w:t xml:space="preserve">1, </w:t>
                     </w:r>
-                    <w:r w:rsidR="00981C65">
+                    <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow"/>
                         <w:spacing w:val="-2"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
-                      <w:t>1</w:t>
-[...23 lines deleted...]
-                      <w:t>4</w:t>
+                      <w:t>2026</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A4E4694" w14:textId="77777777" w:rsidR="00D70CE0" w:rsidRDefault="00D70CE0">
+    <w:p w14:paraId="7A2C089B" w14:textId="77777777" w:rsidR="002D15C6" w:rsidRDefault="002D15C6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="520DEF61" w14:textId="77777777" w:rsidR="00D70CE0" w:rsidRDefault="00D70CE0">
+    <w:p w14:paraId="3CD5FF21" w14:textId="77777777" w:rsidR="002D15C6" w:rsidRDefault="002D15C6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1D84C814" w14:textId="6654A634" w:rsidR="0063078A" w:rsidRDefault="00D70CE0">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D84C81A" wp14:editId="2699ED61">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2305050</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>323850</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3657600" cy="252095"/>
@@ -7804,51 +6415,51 @@
                         <w:b/>
                         <w:sz w:val="32"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CA3347">
       <w:rPr>
         <w:b w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>P</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09DC64C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="393AE494"/>
     <w:lvl w:ilvl="0" w:tplc="82EC3938">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="979" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="99"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AA68EE9C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1400" w:hanging="360"/>
@@ -8169,209 +6780,238 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8415" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2023044369">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="85079256">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="675575407">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0063078A"/>
     <w:rsid w:val="00001846"/>
+    <w:rsid w:val="00054057"/>
     <w:rsid w:val="00062077"/>
     <w:rsid w:val="00075E13"/>
     <w:rsid w:val="000B09F3"/>
+    <w:rsid w:val="000C0828"/>
     <w:rsid w:val="000D4EB0"/>
     <w:rsid w:val="00114255"/>
     <w:rsid w:val="00136B77"/>
     <w:rsid w:val="00157D6E"/>
     <w:rsid w:val="001D20D3"/>
     <w:rsid w:val="001D2218"/>
     <w:rsid w:val="001D6DD2"/>
     <w:rsid w:val="001E5B2F"/>
     <w:rsid w:val="001E6322"/>
     <w:rsid w:val="001E6889"/>
     <w:rsid w:val="001F3D6D"/>
     <w:rsid w:val="00204C6A"/>
     <w:rsid w:val="0020536C"/>
     <w:rsid w:val="0027534B"/>
     <w:rsid w:val="00275A62"/>
+    <w:rsid w:val="00283985"/>
     <w:rsid w:val="00297867"/>
     <w:rsid w:val="002C1387"/>
     <w:rsid w:val="002C723A"/>
+    <w:rsid w:val="002D15C6"/>
     <w:rsid w:val="002F6A80"/>
     <w:rsid w:val="00344990"/>
     <w:rsid w:val="00363A87"/>
     <w:rsid w:val="00371EA3"/>
     <w:rsid w:val="00385EAD"/>
+    <w:rsid w:val="003A0B92"/>
     <w:rsid w:val="003A685F"/>
     <w:rsid w:val="003B3CD9"/>
+    <w:rsid w:val="003E010C"/>
     <w:rsid w:val="003E5A9E"/>
+    <w:rsid w:val="00427A2A"/>
     <w:rsid w:val="004644C4"/>
     <w:rsid w:val="00491F9D"/>
     <w:rsid w:val="004A0496"/>
     <w:rsid w:val="004A7AC7"/>
     <w:rsid w:val="00526E93"/>
     <w:rsid w:val="00547314"/>
     <w:rsid w:val="0057307F"/>
     <w:rsid w:val="00580058"/>
     <w:rsid w:val="005B0EF7"/>
+    <w:rsid w:val="005D05B6"/>
     <w:rsid w:val="005E4D1D"/>
     <w:rsid w:val="005F068E"/>
+    <w:rsid w:val="00604F02"/>
     <w:rsid w:val="0063078A"/>
+    <w:rsid w:val="0064565F"/>
     <w:rsid w:val="006804CC"/>
     <w:rsid w:val="00686CFC"/>
     <w:rsid w:val="006B2DD8"/>
+    <w:rsid w:val="006D3833"/>
     <w:rsid w:val="006E69EB"/>
     <w:rsid w:val="00706D11"/>
     <w:rsid w:val="0072428A"/>
     <w:rsid w:val="00760D25"/>
+    <w:rsid w:val="007B202A"/>
     <w:rsid w:val="007B6297"/>
     <w:rsid w:val="007E254C"/>
     <w:rsid w:val="00807C84"/>
     <w:rsid w:val="00810AA1"/>
+    <w:rsid w:val="00836C18"/>
     <w:rsid w:val="00837223"/>
     <w:rsid w:val="008B5B4B"/>
     <w:rsid w:val="008C068A"/>
     <w:rsid w:val="008D1FAD"/>
     <w:rsid w:val="008D65A1"/>
     <w:rsid w:val="009179C8"/>
     <w:rsid w:val="009359E4"/>
+    <w:rsid w:val="0095771C"/>
+    <w:rsid w:val="009768F4"/>
     <w:rsid w:val="009771D0"/>
     <w:rsid w:val="00981C65"/>
     <w:rsid w:val="009A7BEC"/>
+    <w:rsid w:val="009F132D"/>
     <w:rsid w:val="00A57672"/>
     <w:rsid w:val="00A6330D"/>
     <w:rsid w:val="00AA3E9F"/>
     <w:rsid w:val="00AE60C7"/>
+    <w:rsid w:val="00B00DB0"/>
+    <w:rsid w:val="00B16C72"/>
     <w:rsid w:val="00B272CE"/>
+    <w:rsid w:val="00B31C9D"/>
     <w:rsid w:val="00B3612C"/>
     <w:rsid w:val="00B36D8F"/>
     <w:rsid w:val="00B47610"/>
+    <w:rsid w:val="00B83500"/>
+    <w:rsid w:val="00BB71B5"/>
     <w:rsid w:val="00BC43FB"/>
     <w:rsid w:val="00C454F2"/>
     <w:rsid w:val="00C628BA"/>
+    <w:rsid w:val="00C63340"/>
     <w:rsid w:val="00C65596"/>
+    <w:rsid w:val="00C97F20"/>
     <w:rsid w:val="00CA3347"/>
     <w:rsid w:val="00CB3B86"/>
+    <w:rsid w:val="00CB77E3"/>
     <w:rsid w:val="00CE054E"/>
     <w:rsid w:val="00CF25C4"/>
     <w:rsid w:val="00D13B9D"/>
     <w:rsid w:val="00D25540"/>
     <w:rsid w:val="00D44C56"/>
     <w:rsid w:val="00D47585"/>
     <w:rsid w:val="00D529D5"/>
     <w:rsid w:val="00D70CE0"/>
     <w:rsid w:val="00D738EC"/>
     <w:rsid w:val="00DA2313"/>
+    <w:rsid w:val="00DA4B7D"/>
+    <w:rsid w:val="00DF3E1A"/>
     <w:rsid w:val="00DF60E5"/>
     <w:rsid w:val="00E073B9"/>
     <w:rsid w:val="00E11615"/>
     <w:rsid w:val="00E17F86"/>
+    <w:rsid w:val="00E4129D"/>
+    <w:rsid w:val="00E6252F"/>
     <w:rsid w:val="00E65952"/>
     <w:rsid w:val="00EB1E26"/>
     <w:rsid w:val="00ED4A26"/>
     <w:rsid w:val="00EE13E7"/>
+    <w:rsid w:val="00EF29D0"/>
     <w:rsid w:val="00F538B0"/>
     <w:rsid w:val="00F71F16"/>
     <w:rsid w:val="00FE08EC"/>
     <w:rsid w:val="00FE6795"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1D84C73E"/>
   <w15:docId w15:val="{A7479679-4E83-41EF-8F0E-5B3C1F821BED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8750,50 +7390,51 @@
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="9"/>
       <w:ind w:left="20"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
@@ -8850,51 +7491,51 @@
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002C723A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002C723A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9156,80 +7797,86 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E9BC8C1-0B91-4C94-A9FD-F16BC47A1430}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{512da10d-071b-4b94-8abc-9ec4044d1516}" enabled="0" method="" siteId="{512da10d-071b-4b94-8abc-9ec4044d1516}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>546</Words>
-  <Characters>3113</Characters>
+  <Words>495</Words>
+  <Characters>2827</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>7</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Application Packet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3652</CharactersWithSpaces>
+  <CharactersWithSpaces>3316</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Application Packet</dc:title>
   <dc:creator>Beumer, Elise A</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2017-04-13T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2013</vt:lpwstr>
   </property>